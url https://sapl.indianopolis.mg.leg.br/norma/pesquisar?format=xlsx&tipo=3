--- v0 (2026-01-16)
+++ v1 (2026-04-21)
@@ -10,1086 +10,1101 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="539" uniqueCount="342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="546" uniqueCount="347">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2335</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>LC</t>
+  </si>
+  <si>
+    <t>Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2026/2335/lei_comp_77_2026_019954.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta inciso ao art. 51 da Lei Complementar n.º 11, de 31 de dezembro de 1997, que dispõe sobre o Código Tributário do Município de Indianópolis-MG.</t>
+  </si>
+  <si>
     <t>2307</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>LC</t>
-[...5 lines deleted...]
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2307/lei_complentar_76_018105.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2307/lei_complentar_76_018105.pdf</t>
   </si>
   <si>
     <t>Altera o art. 51 da Lei Complementar n.º 52, de 23 de julho de 2019, que dispõe sobre o Zoneamento, Uso e Ocupação do Solo do Município de Indianópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2306/lei_complementar_75_018051.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2306/lei_complementar_75_018051.pdf</t>
   </si>
   <si>
     <t>Acrescenta inciso ao artigo 51 da Lei Complementar nº 11, de 31 de dezembro de 1997, que dispõe sobre o Código Tributário do Município de Indianópolis, para conceder isenção do IPTU a pessoas com deficiência.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2305/lei_complementar_74_018049.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2305/lei_complementar_74_018049.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II, da Lei Complementar n.º 11, de 31 de dezembro de 1997, que dispõe sobre o Código Tributário do Município de Indianópolis-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2298/lei_complementar_n73_de_2025_017623.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2298/lei_complementar_n73_de_2025_017623.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 19, de 3 de janeiro de 2007, que dispõe sobre o Plano de Cargos, Carreiras e Vencimentos dos Servidores da Prefeitura Municipal de Indianópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2253/lc_72_2025_009953.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2253/lc_72_2025_009953.pdf</t>
   </si>
   <si>
     <t>Acresce o inciso IV ao art. 31 da Lei Complementar n.º 52, de 23 de julho de 2019.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2244/lei_71_101571.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2244/lei_71_101571.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único nos arts. 50 e 90 da Lei Complementar n.º 11, de 31 de dezembro de 1997, que dispõe sobre o Código Tributário do Município de Indianópolis MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2024/2201/lei_com_70_2024_000620.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2024/2201/lei_com_70_2024_000620.pdf</t>
   </si>
   <si>
     <t>Altera o § 5º do art. 25, da Lei Complementar n.º 51, de 23 de julho de 2019, e o § 2º do art. 38, da Lei Complementar n.º 52, de 23 de julho de 2019.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2024/2200/lei__com_69_2024_000621.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2024/2200/lei__com_69_2024_000621.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n.º 11, de 13 de dezembro de 1997 - Código Tributário Municipal, especificamente às taxas instituídas pelo Município.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2024/2192/lei_complementar_68_1.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2024/2192/lei_complementar_68_1.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar n.º 51, de 23 de julho de 2019, que dispõe sobre o parcelamento do solo no Município de Indianópolis-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2023/2116/lei_comp_67_2023_078612.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2023/2116/lei_comp_67_2023_078612.pdf</t>
   </si>
   <si>
     <t>Acrescenta os §§ 5º, 6º e 7º ao art. 25, da Lei Complementar n.º 51, de 23 de julho de 2019, que dispõe sobre o parcelamento do solo no Município de Indianópolis-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2023/2107/lc_66_2023_076255.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2023/2107/lc_66_2023_076255.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 52, de 23 de julho de 2019, que institui o zoneamento, uso e ocupação do solo no Município de Indianópolis-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2022/1925/lei_c_65_064310.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2022/1925/lei_c_65_064310.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 56, de 24 de março de 2020, que institui o piso de vencimento dos servidores públicos municipais de Indianópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2022/1921/lc64_064051.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2022/1921/lc64_064051.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 170  E DO CAPUT DO ART. 188, DA LEI N.º 125, DE 18 DE NOVEMBRO DE 1957, QUE DISPÕE SOBRE O ESTATUTO DAS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2022/1847/lei_c__63_048174.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2022/1847/lei_c__63_048174.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL PARCEIROS DA INDUSTRIA - PROINDÚSTRIA 2.0, DESTINADO A CRIAR INCENTIVOS À ATRAÇÃO DE EMPRESAS PARA O MUNICÍPIO DE INDIANÓPOLIS.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2022/1838/lei_com__62_046670.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2022/1838/lei_com__62_046670.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N.º 56, DE 24 DE MARÇO DE 2020, QUE INSTITUI O PISO DE VENCIMENTO DOS SERVIDORES MUNICIPAIS DE INDIANÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2021/1836/lei_c_61_2021_089641.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2021/1836/lei_c_61_2021_089641.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O ANEXO I, DA LEI COMPLEMENTAR N.º 11, DE 13 DE DEZEMBRO DE 1997, QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE INDIANÓPOLIS-MG, PARA ESTABELECER NOVOS SETORES DE CÁLCULO E ATUALIZAR OS VALORES GENÉRICOS DO METRO QUADRADO DE TERRENOS E DE CONSTRUÇÕES.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2021/1640/lei_c_60_040820.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2021/1640/lei_c_60_040820.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O CAPÍTULO III-A À LEI COMPLEMENTAR N.º 4, DE 1993, QUE INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2021/1639/lei__c_59_040819.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2021/1639/lei__c_59_040819.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO, EM CARÁTER EXCEPCIONAL, DE LOTES COM ÁREA MÍNIMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2021/1601/lei_com_58_037598.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2021/1601/lei_com_58_037598.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS  §§ 3º E 4º, AO ARTIGO 17, DA LEI COMPLEMENTAR N.º 51, DE 23 DE JULHO DE 2019, QUE DISPÕE SOBRE O PARCELAMENTO DO SOLO NO MUNICÍPIO DE INDIANÓPOLIS-MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2020/1317/lei_c_57_036009.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2020/1317/lei_c_57_036009.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N.º 11, DE 31 DE DEZEMBRO DE 1997, QUE DISPÕE CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE INDIANÓPOLIS-MG, PARA ESTABELECER REGRAS DE TRANSIÇÃO PARA A PARTILHA DO PRODUTO DE ARRECADAÇÃO DO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA (ISSQN) ENTRE O MUNICÍPIO DO DOMICÍLIO DO LOCAL DO ESTABELECIMENTO PRESTADOR E O MUNICÍPIO DO DOMICÍLIO DO TOMADOR, RELATIVAMENTE AOS SERVIÇOS DE QUE TRATA.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2020/779/lei_complementar_56_024919.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2020/779/lei_complementar_56_024919.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PISO DE VENCIMENTO DOS SERVIDORES MUNICIPAIS DE INDIANÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2020/895/lc_55_de_2020_027471.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2020/895/lc_55_de_2020_027471.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A SEÇÃO IV, AO CAPÍTULO V, DA LEI COMPLEMENTAR N.º 45, DE 5 DE DEZEMBRO DE 2016, QUE INSTITUI O CÓDIGO SANITÁRIO DO MUNICÍPIO DE INDIANÓPOLIS MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/301/lei_complementar_n54_008568.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/301/lei_complementar_n54_008568.pdf</t>
   </si>
   <si>
     <t>ACRESCE §§ 1° e 2° AO ARTIGO 51, DA LEI COMPLEMENTAR N.°11, DE 31 DE DEZEMBRO DE 1997, QUE DISPÕE SOBRE CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE INDIANÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/145/lei_complementar_53_de_2019_004198.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/145/lei_complementar_53_de_2019_004198.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A POLÍTICA DE MOBILIDADE URBANA INSTITUI O PLANO DE MOBILIDADE URBANA DO MUNICÍPIO DE INDIANÓPOLIS-MG E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/120/lei_complementar_52_004215.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/120/lei_complementar_52_004215.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ZONEAMENTO, USO E OCUPAÇÃO DO SOLO NO MUNICÍPIO DE INDIANÓPOLIS-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/121/lei_51_099533.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/121/lei_51_099533.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DO SOLO NO MUNICÍPIO DE INDIANÓPOLIS-MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/122/lei_complementar_50_004417.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/122/lei_complementar_50_004417.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DIRETOR DO MUNICÍPIO DE INDIANÓPOLIS-MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/79/lei_complementar_49_de_2019_001682.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/79/lei_complementar_49_de_2019_001682.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO INDUSTRIAL DE INDIANÓPOLIS- PRO INDUSTRIA, DESTINADO A CRIAR INCENTIVO AO DESENVOLVIMENTO INDUSTRIAL NO MUNICÍPIO INDIANÓPOLIS.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/154/lei_com_48_de_2019_006746.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/154/lei_com_48_de_2019_006746.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 155, DA LEI N.º 125 DE 18 DE NOVEMBRO DE 1957, QUE DISPÕE SOBRE O ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2018/155/lei_com_47_de_2018_006748.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2018/155/lei_com_47_de_2018_006748.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N.º 11, DE 31 DE DEZEMBRO DE 1997, QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO, PARA DAR NOVA REDAÇÃO AO ITEM 5, DO ANEXO IV - TAXAS DE LICENÇA, DA REFERIDA LEI COMPLEMENTAR.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2017/156/lei_com_46_de_2017_006749.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2017/156/lei_com_46_de_2017_006749.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR N.º 46, DE 28 DE SETEMBRO DE 2017_x000D_
 ALTERA A REDAÇÃO DO ART. 69 E DO ANEXO II, DA LEI COMPLEMENTAR N.º 11, DE 31 DE DEZEMBRO DE 1997, QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE INDIANÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2016/157/lei_com_45_de_2016_006755.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2016/157/lei_com_45_de_2016_006755.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO SANITÁRIO DO MUNICÍPIO DE INDIANÓPOLIS-MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2016/158/lei_com_44_de_2016_006780.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2016/158/lei_com_44_de_2016_006780.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOR ART. 128, DA LEI 125, DE 18 DE NOVEMBRO DE 1957, QUE DISPÕE SOBRE O ESTATUTO DOS FUNCIONÁRIOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2015/159/lei_comp_43_de_2015_017656.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2015/159/lei_comp_43_de_2015_017656.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A CRIAÇÃO, PROPRIEDADE, POSSE, GUARDA, USO E TRANSPORTE DE CÃES E GATOS NO MUNICÍPIO DE INDIANÓPOLIS-MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2014/160/lei_comp_42_de_2014_017655.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2014/160/lei_comp_42_de_2014_017655.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR N.º 42, DE 19 DE AGOSTO DE 2014_x000D_
 ALTERA O ANEXO I, DA LEI COMPLEMENTAR N.º 19, DE 3 DE JANEIRO DE 2007, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2014/161/lei_comp_41_de_2014_017664.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2014/161/lei_comp_41_de_2014_017664.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR N.º 41, DE 2014_x000D_
 ALTERA O ANEXO I, DA LEI COMPLEMENTAR N.º 19, DE 3 DE JANEIRO DE 2007, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2014/162/lei_comp_40_de_2014_017665.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2014/162/lei_comp_40_de_2014_017665.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR N.º 40, DE 24 DE ABRIL DE 2014_x000D_
 ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N.º 19, DE 3 DE JANEIRO DE 2007, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2013/163/lei_comp_39_de_2013_017666.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2013/163/lei_comp_39_de_2013_017666.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR N.º 39, DE 12 DE NOVEMBRO DE 2013_x000D_
 ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO, DO ART. 141, E DO ART.151. DA LEI COMPLEMENTAR N.º 11, DE 31 DE DEZEMBRO DE 1997 - CÓDIGO TRIBUTÁRIO MUNICIPAL, E ACRESCENTA A ESTA LEI COMPLEMENTAR OS ARTS. 151-A E 151-B, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2013/164/lei_com_38_de_2013_006801.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2013/164/lei_com_38_de_2013_006801.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE OBRAS E EDIFICAÇÕES DO MUNICÍPIO DE INDIANÓPOLIS, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2012/165/lei_com_37_de_2012_006835.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2012/165/lei_com_37_de_2012_006835.pdf</t>
   </si>
   <si>
     <t>ALTERA A CARGA HORÁRIA E O VENCIMENTO DO CARGO DE PROVIMENTO EFETIVO DE FARMACÊUTICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2012/166/lei_com_36_de_2012_006837.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2012/166/lei_com_36_de_2012_006837.pdf</t>
   </si>
   <si>
     <t>ALTERA A MATRIZ DE VENCIMENTOS DO CARGO DE AUXILIAR ADMINISTRATIVO CONSTANTE DO ANEXO III, DA LEI COMPLEMENTAR N.º 19, DE 3 DE JANEIRO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2011/167/lei_com_35_de_2011_006839.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2011/167/lei_com_35_de_2011_006839.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR N.º 35, DE 27 DE JUNHO DE 2011_x000D_
 REESTRUTURA O FUNDO MUNICIPAL DE SAÚDE-FMS, DO MUNICÍPIO DE INDIANÓPOLIS-MG, REVOGA A LEI MUNICIPAL N.º 1.043, DE 21 DE DEZEMBRO DE 1993, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2010/168/lei_com_34_de_2010_006848.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2010/168/lei_com_34_de_2010_006848.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.º 125, DE 18 DE NOVEMBRO DE 1957, QUE DISPÕE SOBRE O ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2010/169/lei_com_33_de_2010_006849.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2010/169/lei_com_33_de_2010_006849.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N.º 20, DE 10 DE JANEIRO DE 2007, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE INDIANÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/170/lei_com_32_de_2009_006850.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/170/lei_com_32_de_2009_006850.pdf</t>
   </si>
   <si>
     <t>ALTERA A MATRIZ DE VENCIMENTOS DO CARGO DE PROVIMENTO EFETIVO DE ASSISTENTE SOCIAL, CONSTANTE DO ANEXO III, DA LEI COMPLEMENTAR N.º 19, DE 3 DE JANEIRO DE 2007, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA PREFEITURA MUNICIPAL DA INDIANÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/171/lei_com_31_de_2009_006870.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/171/lei_com_31_de_2009_006870.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O EXERCÍCIO DO COMÉRCIO E A PRESTAÇÃO DE SERVIÇOS AMBULANTES NAS VIAS E LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE INDIANÓPOLIS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/172/lei_com_30_de_2009_006880.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/172/lei_com_30_de_2009_006880.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I, DA LEI COMPLEMENTAR DE N.º 19, DE 3 DE JANEIRO DE 2007, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/173/lei_com_29_de_2009_006881.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/173/lei_com_29_de_2009_006881.pdf</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/174/lei_com_28_de_2009_006915.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/174/lei_com_28_de_2009_006915.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N.º 27, DE 13 DE MAIO DE 2009, QUE CRIA CARGOS DE PROVIMENTO EFETIVO NO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE INDIANÓPOLIS, ESTADO DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/175/lei__com_27_de_2009_006916.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/175/lei__com_27_de_2009_006916.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EFETIVO NO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE INDIANÓPOLIS, ESTADO DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/176/lei_com_26_de_2009_006934.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/176/lei_com_26_de_2009_006934.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N.º 19, DE 3 DE JANEIRO DE 2007, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/177/lei_com_25_de_2009_006977.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/177/lei_com_25_de_2009_006977.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ARTIGOS À LEI COMPLEMENTAR N.º 4, DE 30 DE DEZEMBRO DE 1993, QUE INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO, DISPONDO SOBRE O SERVIÇO DE COLETA DE ENTULHOS.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2008/178/lei_com_24_de_2008_006979.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2008/178/lei_com_24_de_2008_006979.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR N.º 24, DE 12 DE JUNHO DE 2008_x000D_
 ALTERA O ANEXO III, DA LEI COMPLEMENTAR N.º 19/2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2007/179/lei_com_23_de_2007_006980.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2007/179/lei_com_23_de_2007_006980.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS ARTS. 61-A E 70-A À LEI COMPLEMENTAR N.º 19, DE 3 DE JANEIRO DE 2007, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2007/180/lei_com_22_de_2007_006984.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2007/180/lei_com_22_de_2007_006984.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE CRÉDITOS TRIBUTÁRIOS DA FAZENDA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2007/181/lei_com_21_de_2007_006988.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2007/181/lei_com_21_de_2007_006988.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR N.º 21, DE 6 DE JUNHO DE 2007_x000D_
 ALTERA AS ZONAS CONSTANTES DO ANEXO I DO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE INDIANÓPOLIS-MG PARA SETORES DE CÁLCULO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2007/183/lei_com_20_de_2007_006991.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2007/183/lei_com_20_de_2007_006991.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE INDIANÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2007/184/lei_com_19_de_2007_007010.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2007/184/lei_com_19_de_2007_007010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2006/185/lei_com_18_de_2006_007043.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2006/185/lei_com_18_de_2006_007043.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRATIFICAÇÃO POR ATIVIDADES DIRETAMENTE LIGADAS A ALUNOS ESPECIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2006/186/lei_com_17_de_2006_007045.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2006/186/lei_com_17_de_2006_007045.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TEMPO DE EFETIVO EXERCÍCIO DO SERVIDOR PÚBLICO MUNICIPAL PARA FINS DE CONCESSÃO DE QUINQUÊNIO E FÉRIAS-PRÊMIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2004/187/lei_com_16_de_2004_007046.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2004/187/lei_com_16_de_2004_007046.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT DO ARTIGO 17 DA LEI COMPLEMENTAR N.º 14, DE 22 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2003/188/lei_com_15_de_2003_007047.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2003/188/lei_com_15_de_2003_007047.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO CÓDIGO TRIBUTÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2003/189/lei_com_14_de_2003_007061.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2003/189/lei_com_14_de_2003_007061.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO E COMPENSAÇÃO DE CRÉDITOS DA FAZENDA PÚBLICA, ACRESCENTA O ART. 151-A Á LEI COMPLEMENTA N.º 11, DE 31 DE DEZEMBRO DE 1997, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2001/190/lei_com_13_de_2001_007066.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2001/190/lei_com_13_de_2001_007066.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 49 DA LEI COMPLEMENTAR N.º 11 DE 31 DE DEZEMBRO DE 1997.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1998/191/lei_com_12_de_1998_007095.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1998/191/lei_com_12_de_1998_007095.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 48 DA LEI COMPLEMENTAR N.º 11, DE 31 DE DEZEMBRO DE 1997, QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE INDIANÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1997/192/lei_com_11_de_1997_007096.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1997/192/lei_com_11_de_1997_007096.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE INDIANÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1997/193/lei_com_10_de_1997_007176.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1997/193/lei_com_10_de_1997_007176.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR N.º 10, DE 19 DE SETEMBRO DE 1997_x000D_
 DISPÕE SOBRE A MULTA DE MORA DECORRENTE DO PAGAMENTO DE TRIBUTOS MUNICIPAIS APÓS O VENCIMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1997/194/lei_com_9_de_1997_007177.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1997/194/lei_com_9_de_1997_007177.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR N.º 9, DE 11 DE JUNHO DE 1997_x000D_
 ALTERA REDAÇÃO DO ART. 126, DA LEI N.º 752, DE 12 DE DEZEMBRO DE 1988; E DOS ARTS. 3 º E 4 º, DA LEI COMPLEMENTAR N.º 08, DE 3 DE DEZEMBRO DE 1996, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1996/195/lei_com_8_de_1996_007179.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1996/195/lei_com_8_de_1996_007179.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR FINANCEIRO DO METRO QUADRADO DE TERRENO E CONSTRUÇÃO, CONTIDO NAS TABELAS DOS ANEXOS I E II, DA LEI MUNICIPAL N.º 752, DE 12 DE DEZEMBRO DE 1988, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1995/196/lei_com_7_de_1995_007182.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1995/196/lei_com_7_de_1995_007182.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR N.º 7, DE 15 DE DEZEMBRO DE 1995_x000D_
 ALTERA O VALOR FINANCEIRO DO METRO QUADRADO DE TERRENO E CONSTRUÇÃO, CONTIDO NOS ARTS. 1 º E 2 º, DA LEI COMPLEMENTAR N.º 6/94.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1994/197/lei_com_6_de_1994_007183.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1994/197/lei_com_6_de_1994_007183.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR FINANCEIRO DO METRO QUADRADO DE TERRENO E CONSTRUÇÃO, CONTIDO NAS TABELAS DOS ANEXOS I E II, DA LEI MUNICIPAL N.º 752/88.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1994/198/lei_com_5_de_1994_007185.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1994/198/lei_com_5_de_1994_007185.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL N.º 752/88, QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE INDIANÓPOLIS.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1993/199/lei_com_4_de_1993_007189.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1993/199/lei_com_4_de_1993_007189.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR N.º 4, DE 30 DE DEZEMBRO DE 1993_x000D_
 INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1993/200/lei_com_3_de_1993_007218.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1993/200/lei_com_3_de_1993_007218.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR FINANCEIRO DO METRO QUADRADO DE TERRENO E CONSTRUÇÃO CONTIDO NAS TABELAS DOS ANEXOS I E II, DA LEI MUNICIPAL N.º 943/92.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1990/201/lei_com_2_de_1990_007220.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1990/201/lei_com_2_de_1990_007220.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR N.º 2, DE 11 DE JULHO DE 1990_x000D_
 ALTERA ARTIGOS DA LEI COMPLEMENTAR N.º 001 DE 11/08/90.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1990/203/lei_com_1_de_1990_007237.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1990/203/lei_com_1_de_1990_007237.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR N.º 1, DE 11 DE JULHO DE 1990_x000D_
 DISPÕE SOBRE A INSTITUIÇÃO DO REGIME JURÍDICO ÚNICO DO SERVIDOR PÚBLICO DO MUNICÍPIO DE INDIANÓPOLIS-MG.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1397,66 +1412,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2307/lei_complentar_76_018105.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2306/lei_complementar_75_018051.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2305/lei_complementar_74_018049.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2298/lei_complementar_n73_de_2025_017623.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2253/lc_72_2025_009953.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2244/lei_71_101571.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2024/2201/lei_com_70_2024_000620.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2024/2200/lei__com_69_2024_000621.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2024/2192/lei_complementar_68_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2023/2116/lei_comp_67_2023_078612.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2023/2107/lc_66_2023_076255.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2022/1925/lei_c_65_064310.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2022/1921/lc64_064051.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2022/1847/lei_c__63_048174.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2022/1838/lei_com__62_046670.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2021/1836/lei_c_61_2021_089641.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2021/1640/lei_c_60_040820.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2021/1639/lei__c_59_040819.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2021/1601/lei_com_58_037598.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2020/1317/lei_c_57_036009.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2020/779/lei_complementar_56_024919.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2020/895/lc_55_de_2020_027471.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/301/lei_complementar_n54_008568.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/145/lei_complementar_53_de_2019_004198.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/120/lei_complementar_52_004215.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/121/lei_51_099533.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/122/lei_complementar_50_004417.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/79/lei_complementar_49_de_2019_001682.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/154/lei_com_48_de_2019_006746.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2018/155/lei_com_47_de_2018_006748.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2017/156/lei_com_46_de_2017_006749.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2016/157/lei_com_45_de_2016_006755.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2016/158/lei_com_44_de_2016_006780.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2015/159/lei_comp_43_de_2015_017656.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2014/160/lei_comp_42_de_2014_017655.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2014/161/lei_comp_41_de_2014_017664.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2014/162/lei_comp_40_de_2014_017665.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2013/163/lei_comp_39_de_2013_017666.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2013/164/lei_com_38_de_2013_006801.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2012/165/lei_com_37_de_2012_006835.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2012/166/lei_com_36_de_2012_006837.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2011/167/lei_com_35_de_2011_006839.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2010/168/lei_com_34_de_2010_006848.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2010/169/lei_com_33_de_2010_006849.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/170/lei_com_32_de_2009_006850.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/171/lei_com_31_de_2009_006870.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/172/lei_com_30_de_2009_006880.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/173/lei_com_29_de_2009_006881.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/174/lei_com_28_de_2009_006915.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/175/lei__com_27_de_2009_006916.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/176/lei_com_26_de_2009_006934.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/177/lei_com_25_de_2009_006977.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2008/178/lei_com_24_de_2008_006979.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2007/179/lei_com_23_de_2007_006980.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2007/180/lei_com_22_de_2007_006984.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2007/181/lei_com_21_de_2007_006988.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2007/183/lei_com_20_de_2007_006991.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2007/184/lei_com_19_de_2007_007010.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2006/185/lei_com_18_de_2006_007043.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2006/186/lei_com_17_de_2006_007045.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2004/187/lei_com_16_de_2004_007046.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2003/188/lei_com_15_de_2003_007047.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2003/189/lei_com_14_de_2003_007061.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2001/190/lei_com_13_de_2001_007066.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1998/191/lei_com_12_de_1998_007095.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1997/192/lei_com_11_de_1997_007096.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1997/193/lei_com_10_de_1997_007176.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1997/194/lei_com_9_de_1997_007177.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1996/195/lei_com_8_de_1996_007179.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1995/196/lei_com_7_de_1995_007182.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1994/197/lei_com_6_de_1994_007183.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1994/198/lei_com_5_de_1994_007185.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1993/199/lei_com_4_de_1993_007189.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1993/200/lei_com_3_de_1993_007218.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1990/201/lei_com_2_de_1990_007220.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1990/203/lei_com_1_de_1990_007237.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2026/2335/lei_comp_77_2026_019954.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2307/lei_complentar_76_018105.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2306/lei_complementar_75_018051.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2305/lei_complementar_74_018049.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2298/lei_complementar_n73_de_2025_017623.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2253/lc_72_2025_009953.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2025/2244/lei_71_101571.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2024/2201/lei_com_70_2024_000620.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2024/2200/lei__com_69_2024_000621.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2024/2192/lei_complementar_68_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2023/2116/lei_comp_67_2023_078612.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2023/2107/lc_66_2023_076255.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2022/1925/lei_c_65_064310.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2022/1921/lc64_064051.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2022/1847/lei_c__63_048174.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2022/1838/lei_com__62_046670.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2021/1836/lei_c_61_2021_089641.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2021/1640/lei_c_60_040820.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2021/1639/lei__c_59_040819.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2021/1601/lei_com_58_037598.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2020/1317/lei_c_57_036009.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2020/779/lei_complementar_56_024919.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2020/895/lc_55_de_2020_027471.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/301/lei_complementar_n54_008568.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/145/lei_complementar_53_de_2019_004198.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/120/lei_complementar_52_004215.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/121/lei_51_099533.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/122/lei_complementar_50_004417.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/79/lei_complementar_49_de_2019_001682.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2019/154/lei_com_48_de_2019_006746.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2018/155/lei_com_47_de_2018_006748.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2017/156/lei_com_46_de_2017_006749.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2016/157/lei_com_45_de_2016_006755.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2016/158/lei_com_44_de_2016_006780.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2015/159/lei_comp_43_de_2015_017656.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2014/160/lei_comp_42_de_2014_017655.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2014/161/lei_comp_41_de_2014_017664.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2014/162/lei_comp_40_de_2014_017665.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2013/163/lei_comp_39_de_2013_017666.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2013/164/lei_com_38_de_2013_006801.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2012/165/lei_com_37_de_2012_006835.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2012/166/lei_com_36_de_2012_006837.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2011/167/lei_com_35_de_2011_006839.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2010/168/lei_com_34_de_2010_006848.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2010/169/lei_com_33_de_2010_006849.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/170/lei_com_32_de_2009_006850.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/171/lei_com_31_de_2009_006870.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/172/lei_com_30_de_2009_006880.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/173/lei_com_29_de_2009_006881.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/174/lei_com_28_de_2009_006915.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/175/lei__com_27_de_2009_006916.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/176/lei_com_26_de_2009_006934.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2009/177/lei_com_25_de_2009_006977.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2008/178/lei_com_24_de_2008_006979.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2007/179/lei_com_23_de_2007_006980.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2007/180/lei_com_22_de_2007_006984.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2007/181/lei_com_21_de_2007_006988.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2007/183/lei_com_20_de_2007_006991.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2007/184/lei_com_19_de_2007_007010.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2006/185/lei_com_18_de_2006_007043.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2006/186/lei_com_17_de_2006_007045.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2004/187/lei_com_16_de_2004_007046.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2003/188/lei_com_15_de_2003_007047.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2003/189/lei_com_14_de_2003_007061.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/2001/190/lei_com_13_de_2001_007066.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1998/191/lei_com_12_de_1998_007095.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1997/192/lei_com_11_de_1997_007096.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1997/193/lei_com_10_de_1997_007176.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1997/194/lei_com_9_de_1997_007177.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1996/195/lei_com_8_de_1996_007179.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1995/196/lei_com_7_de_1995_007182.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1994/197/lei_com_6_de_1994_007183.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1994/198/lei_com_5_de_1994_007185.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1993/199/lei_com_4_de_1993_007189.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1993/200/lei_com_3_de_1993_007218.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1990/201/lei_com_2_de_1990_007220.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/normajuridica/1990/203/lei_com_1_de_1990_007237.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G77"/>
+  <dimension ref="A1:G78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="112.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="111.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1467,695 +1482,695 @@
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>37</v>
       </c>
       <c r="G8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>49</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G11" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
         <v>58</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>59</v>
       </c>
       <c r="G13" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="C17" t="s">
         <v>75</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>76</v>
       </c>
       <c r="G17" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>78</v>
       </c>
       <c r="B18" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G20" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B21" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="C21" t="s">
         <v>92</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>93</v>
       </c>
       <c r="G21" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>95</v>
       </c>
       <c r="B22" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B23" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C23" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G23" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B24" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="C24" t="s">
         <v>105</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>106</v>
       </c>
       <c r="G24" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>108</v>
       </c>
       <c r="B25" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="C25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="C26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="C27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="C28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="C29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="C30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31" t="s">
-        <v>133</v>
+        <v>109</v>
       </c>
       <c r="C31" t="s">
         <v>134</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>135</v>
       </c>
       <c r="G31" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>137</v>
       </c>
       <c r="B32" t="s">
         <v>138</v>
       </c>
       <c r="C32" t="s">
@@ -2180,764 +2195,764 @@
       </c>
       <c r="B33" t="s">
         <v>143</v>
       </c>
       <c r="C33" t="s">
         <v>144</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>145</v>
       </c>
       <c r="G33" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>147</v>
       </c>
       <c r="B34" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C34" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G34" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B35" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C35" t="s">
         <v>153</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>154</v>
       </c>
       <c r="G35" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>156</v>
       </c>
       <c r="B36" t="s">
         <v>157</v>
       </c>
       <c r="C36" t="s">
         <v>158</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>159</v>
       </c>
       <c r="G36" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>161</v>
       </c>
       <c r="B37" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="C37" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G37" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B38" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="C38" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G38" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B39" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="C39" t="s">
         <v>171</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>172</v>
       </c>
       <c r="G39" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>174</v>
       </c>
       <c r="B40" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="C40" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G40" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B41" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C41" t="s">
         <v>180</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>181</v>
       </c>
       <c r="G41" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>183</v>
       </c>
       <c r="B42" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="C42" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G42" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B43" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="C43" t="s">
         <v>189</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>190</v>
       </c>
       <c r="G43" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>192</v>
       </c>
       <c r="B44" t="s">
         <v>193</v>
       </c>
       <c r="C44" t="s">
         <v>194</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>195</v>
       </c>
       <c r="G44" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>197</v>
       </c>
       <c r="B45" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="C45" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="G45" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B46" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="C46" t="s">
         <v>203</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>204</v>
       </c>
       <c r="G46" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>206</v>
       </c>
       <c r="B47" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="C47" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G47" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B48" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="C48" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G48" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B49" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="C49" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="G49" t="s">
-        <v>177</v>
+        <v>218</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B50" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="C50" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="G50" t="s">
-        <v>220</v>
+        <v>182</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B51" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="C51" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G51" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B52" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="C52" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G52" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B53" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="C53" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D53" t="s">
         <v>10</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G53" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B54" t="s">
-        <v>234</v>
+        <v>207</v>
       </c>
       <c r="C54" t="s">
         <v>235</v>
       </c>
       <c r="D54" t="s">
         <v>10</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>236</v>
       </c>
       <c r="G54" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
         <v>238</v>
       </c>
       <c r="B55" t="s">
         <v>239</v>
       </c>
       <c r="C55" t="s">
         <v>240</v>
       </c>
       <c r="D55" t="s">
         <v>10</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>241</v>
       </c>
       <c r="G55" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
         <v>243</v>
       </c>
       <c r="B56" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="C56" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G56" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B57" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="C57" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G57" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B58" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="C58" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="G58" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B59" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="C59" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G59" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B60" t="s">
-        <v>260</v>
+        <v>244</v>
       </c>
       <c r="C60" t="s">
         <v>261</v>
       </c>
       <c r="D60" t="s">
         <v>10</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>262</v>
       </c>
       <c r="G60" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>264</v>
       </c>
       <c r="B61" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="C61" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D61" t="s">
         <v>10</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G61" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B62" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="C62" t="s">
         <v>270</v>
       </c>
       <c r="D62" t="s">
         <v>10</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>271</v>
       </c>
       <c r="G62" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
         <v>273</v>
       </c>
       <c r="B63" t="s">
         <v>274</v>
       </c>
       <c r="C63" t="s">
         <v>275</v>
       </c>
       <c r="D63" t="s">
         <v>10</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>276</v>
       </c>
       <c r="G63" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
         <v>278</v>
       </c>
       <c r="B64" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="C64" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G64" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B65" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="C65" t="s">
         <v>284</v>
       </c>
       <c r="D65" t="s">
         <v>10</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>285</v>
       </c>
       <c r="G65" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
         <v>287</v>
       </c>
       <c r="B66" t="s">
         <v>288</v>
       </c>
       <c r="C66" t="s">
@@ -2962,97 +2977,97 @@
       </c>
       <c r="B67" t="s">
         <v>293</v>
       </c>
       <c r="C67" t="s">
         <v>294</v>
       </c>
       <c r="D67" t="s">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>295</v>
       </c>
       <c r="G67" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
         <v>297</v>
       </c>
       <c r="B68" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="C68" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D68" t="s">
         <v>10</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="G68" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B69" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="C69" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D69" t="s">
         <v>10</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="G69" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B70" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="C70" t="s">
         <v>307</v>
       </c>
       <c r="D70" t="s">
         <v>10</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>308</v>
       </c>
       <c r="G70" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
         <v>310</v>
       </c>
       <c r="B71" t="s">
         <v>311</v>
       </c>
       <c r="C71" t="s">
@@ -3077,158 +3092,181 @@
       </c>
       <c r="B72" t="s">
         <v>316</v>
       </c>
       <c r="C72" t="s">
         <v>317</v>
       </c>
       <c r="D72" t="s">
         <v>10</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>318</v>
       </c>
       <c r="G72" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
         <v>320</v>
       </c>
       <c r="B73" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="C73" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D73" t="s">
         <v>10</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="G73" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B74" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="C74" t="s">
         <v>326</v>
       </c>
       <c r="D74" t="s">
         <v>10</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>327</v>
       </c>
       <c r="G74" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
         <v>329</v>
       </c>
       <c r="B75" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="C75" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D75" t="s">
         <v>10</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="G75" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B76" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="C76" t="s">
         <v>335</v>
       </c>
       <c r="D76" t="s">
         <v>10</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>336</v>
       </c>
       <c r="G76" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
         <v>338</v>
       </c>
       <c r="B77" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="C77" t="s">
+        <v>340</v>
+      </c>
+      <c r="D77" t="s">
+        <v>10</v>
+      </c>
+      <c r="E77" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="G77" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" t="s">
+        <v>343</v>
+      </c>
+      <c r="B78" t="s">
         <v>339</v>
       </c>
-      <c r="D77" t="s">
-[...9 lines deleted...]
-        <v>341</v>
+      <c r="C78" t="s">
+        <v>344</v>
+      </c>
+      <c r="D78" t="s">
+        <v>10</v>
+      </c>
+      <c r="E78" t="s">
+        <v>11</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="G78" t="s">
+        <v>346</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -3265,50 +3303,51 @@
     <hyperlink ref="F53" r:id="rId52"/>
     <hyperlink ref="F54" r:id="rId53"/>
     <hyperlink ref="F55" r:id="rId54"/>
     <hyperlink ref="F56" r:id="rId55"/>
     <hyperlink ref="F57" r:id="rId56"/>
     <hyperlink ref="F58" r:id="rId57"/>
     <hyperlink ref="F59" r:id="rId58"/>
     <hyperlink ref="F60" r:id="rId59"/>
     <hyperlink ref="F61" r:id="rId60"/>
     <hyperlink ref="F62" r:id="rId61"/>
     <hyperlink ref="F63" r:id="rId62"/>
     <hyperlink ref="F64" r:id="rId63"/>
     <hyperlink ref="F65" r:id="rId64"/>
     <hyperlink ref="F66" r:id="rId65"/>
     <hyperlink ref="F67" r:id="rId66"/>
     <hyperlink ref="F68" r:id="rId67"/>
     <hyperlink ref="F69" r:id="rId68"/>
     <hyperlink ref="F70" r:id="rId69"/>
     <hyperlink ref="F71" r:id="rId70"/>
     <hyperlink ref="F72" r:id="rId71"/>
     <hyperlink ref="F73" r:id="rId72"/>
     <hyperlink ref="F74" r:id="rId73"/>
     <hyperlink ref="F75" r:id="rId74"/>
     <hyperlink ref="F76" r:id="rId75"/>
     <hyperlink ref="F77" r:id="rId76"/>
+    <hyperlink ref="F78" r:id="rId77"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>