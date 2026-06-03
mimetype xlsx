--- v0 (2026-04-18)
+++ v1 (2026-06-03)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="222">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="647" uniqueCount="351">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -69,423 +69,726 @@
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Janizio Moacir Vaz de Resende</t>
   </si>
   <si>
     <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5578/indicacao_n87_018224.pdf</t>
   </si>
   <si>
     <t>Solicita retomada da operação “Tapa-Buracos” nas vias públicas no Município de Indianópolis-MG.</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Janizio Moacir Vaz de Resende, José Ricardo Oliveira, Leonardo Alves Vieira, Mariosan Rodrigues da Silva</t>
   </si>
   <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5579/ind_n88_2026_019979.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a manutenção das luminárias, a instalação de novos postes de iluminação e a poda das árvores na Rua Tibúrcio Dias de Ávila, nas proximidades do Tatersal de leilões e na Rua Getúlio Magalhães, nas proximidades do Centro de Múltiplo Uso.</t>
+  </si>
+  <si>
+    <t>5580</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5580/indicacao_89_018226.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que determine ao setor competente a distribuição de “kits” escolares e uniformes para os alunos da rede pública municipal de ensino de Indianópolis-MG.</t>
+  </si>
+  <si>
+    <t>5585</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>Rafael de Almeida Jacó</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5585/ind_90_2026_110177.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal a instalação de dois redutores de velocidade horizontais na Rua Getúlio Magalhães, em frente ao Hospital Municipal Batista Naves.</t>
+  </si>
+  <si>
+    <t>5587</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5587/indicao_n_91-2026_018643.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal a contratação ou designação de profissional de Psicologia para atuação permanente nas escolas da rede municipal de ensino, com atendimento voltado tanto aos alunos quanto aos profissionais da educação.</t>
+  </si>
+  <si>
+    <t>5588</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5588/idicacao_n92_-2026_018641.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal a instalação de postes de iluminação pública na esquina da Rua Maria Florcena de Jesus com a Rua Presidente Vargas, neste município.</t>
+  </si>
+  <si>
+    <t>5599</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5599/ind_93_018709.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal a contratação de profissional de segurança para atuar na Escola Municipal Tupiniquim.</t>
+  </si>
+  <si>
+    <t>5600</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5600/ind_94_018711.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal a realização de melhorias na entrada do Centro Municipal de Fisioterapia Alzerino Alves Rabelo, visando proporcionar melhores condições de acesso aos usuários da unidade.</t>
+  </si>
+  <si>
+    <t>5604</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>Welbemar Alves Xavier</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5604/indicacao_n95_018747.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a criação de Projeto de Lei que disponha sobre a concessão de gratificação por disponibilidade, sobreaviso e acionamento aos Conselheiros Tutelares do Município.</t>
+  </si>
+  <si>
+    <t>5608</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5608/indicacao_n96_019060.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito Municipal que determine à Secretaria Municipal de Assistência Social a adoção das providências necessárias para a promoção de evento de dança voltado à terceira idade, com realização mensal, integrando os idosos da zona urbana e da zona rural do Município de Indianópolis-MG.</t>
+  </si>
+  <si>
+    <t>5632</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5632/ind_97_2026_020111.pdf</t>
+  </si>
+  <si>
+    <t>Adoção de medidas de proteção ambiental nos cemitérios municipais, com implantação de sistemas de impermeabilização e contenção de necrochorume.</t>
+  </si>
+  <si>
+    <t>5633</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5633/ind_98_2026_020109.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal a reforma e manutenção dos brinquedos existentes nos parques infantis do Município.</t>
+  </si>
+  <si>
+    <t>5634</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5634/ind_99_2026_020107.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal que estude sobre a viabilidade de ampliação do horário de funcionamento dos atendimentos médicos dos PSFs do município, com a possibilidade de finalização dos atendimentos às 19h, ou, alternativamente, implantar atendimentos em sábados alternados em referidas unidades.</t>
+  </si>
+  <si>
+    <t>5636</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>Daniel Alves Miranda</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5636/indicacao_100_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal que intensifique a fiscalização e vistoria dos parques de diversões infantis instalados durante festividades e eventos realizados no município, condicionando a expedição do alvará de funcionamento à prévia apresentação de vistoria e liberação emitida pelo Corpo de Bombeiros, bem como pelos setores competentes da Prefeitura Municipal.</t>
+  </si>
+  <si>
+    <t>5637</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5637/indicacao_101_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal a revisão e contagem do tempo de serviço dos servidores públicos municipais afetados pelas disposições da Lei Complementar Federal nº 173/2020, procedendo à aplicação dos direitos, vantagens e benefícios funcionais restabelecidos pela Lei Complementar Federal nº 226/2026.</t>
+  </si>
+  <si>
+    <t>5639</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5639/ind_102_de_2026_111624.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal a implantação de segurança especializada nas escolas da rede municipal de ensino e também no Centro de Saúde Batista Naves, com a disponibilização de profissionais capacitados para atuação preventiva, controle de acesso e garantia da segurança de alunos, servidores, pacientes e demais cidadãos.</t>
+  </si>
+  <si>
+    <t>5640</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5640/ind_103_de_2026_111622.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal que ao serem realizados serviços de manutenção e patrolamento das estradas rurais do município, especialmente em curvas acentuadas e trechos considerados perigosos, sejam instaladas placas de sinalização com os dizeres ”CUIDADO – TRECHO PERIGOSO”, bem como outras sinalizações preventivas necessárias para garantir maior segurança aos motoristas, motociclistas, ciclistas e demais usuários das vias rurais.</t>
+  </si>
+  <si>
+    <t>5641</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5641/ind_104_de_2026_111620.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal a instalação de outros dois postes de iluminação pública na Praça Ormezinda Miranda, além daqueles já existentes, objetivando melhorar a iluminação e proporcionar mais segurança e conforto à população.</t>
+  </si>
+  <si>
+    <t>5642</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>Leonardo Alves Vieira</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5642/ind_105_de_2026_111618.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal a aquisição e disponibilização de equipamento de internet via satélite, destinado ao uso da Polícia Militar no município de Indianópolis-MG.</t>
+  </si>
+  <si>
+    <t>5643</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5643/ind_106_de_2026_111616.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal que sejam adotadas medidas para, identificação precoce e acompanhamento de crianças com possíveis deficiências visuais na rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>5651</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5651/indicacao_n_107_111670.pdf</t>
+  </si>
+  <si>
+    <t>A construção de calçada, bem como a poda da árvore existente na Rua Francisco Pereira dos Santos, esquina com a Rua Euclisdes José Borges, no Município de Indianópolis-MG.</t>
+  </si>
+  <si>
+    <t>5652</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5652/indicacao_n108_111672.pdf</t>
+  </si>
+  <si>
+    <t>Implantaçao de sinalização de tránsito, especialmente placa de  " PARE" e demais medidas de sinalização viária, no cruzamento da Rua Joaquim de Oliveira Carvalho com a Rua Jovelino Fernandes Resende, em frente ao Almoxarifado Municipal,no Município de Imdianópolis-MG.</t>
+  </si>
+  <si>
+    <t>5656</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>José Ricardo Oliveira, Leonardo Alves Vieira</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5656/ind_109_2026_112684.pdf</t>
+  </si>
+  <si>
+    <t>Estude a viabilidade de instituir programa de assistência veterinária aos produtores rurais do Município de Indianópolis, mediante credenciamento, contratação ou disponibilização de médico veterinário para prestar apoio técnico durante os períodos de vacinação obrigatória do rebanho, especialmente nas campanhas realizadas nos meses de maio e novembro, bem como em outras ações relacionadas à controle sanitáiro animal e ao cumprimento das exigências dos órgãos de defesa agropecuária.</t>
+  </si>
+  <si>
+    <t>5581</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5581/requerimento_29_109867.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca do andamento da Regularização Fundiária Urbana – REURB no âmbito deste Município.</t>
+  </si>
+  <si>
+    <t>5582</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5582/requerimento_30_109864.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca do Programa “Morar Melhor” de reforma e melhoria das habitações populares no ano de 2025.</t>
+  </si>
+  <si>
+    <t>5583</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5583/requerimento_n31_109862.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca dos procedimentos e medidas que vêm sendo adotados pelo Município para solucionar ou amenizar a crescente situação de animais de rua e abandonado.</t>
+  </si>
+  <si>
+    <t>5584</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5584/requerimento_32_109860.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca do andamento da obra de infraestrutura do Loteamento Lago Sul.</t>
+  </si>
+  <si>
+    <t>5589</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5589/requerimento_n33-2026_018639.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca dos Processos Seletivos nº 01/2025 e 01/2026.</t>
+  </si>
+  <si>
+    <t>5590</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5590/requerimento_n_34-2026_018637.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca dos imóveis, terrenos ou áreas, de zona urbana ou rural, de propriedade do Estado de Minas Gerais que estejam situadas no Município de Indianópolis-MG.</t>
+  </si>
+  <si>
+    <t>5592</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5592/requerimento_n_35-2026_018635.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Conselho Municipal dos Direitos da Criança e do Adolescente – CMDCA informações sobre capacitação dos conselheiros tutelares e medidas de proteção à criança e ao adolescente.</t>
+  </si>
+  <si>
+    <t>5603</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Janizio Moacir Vaz de Resende, José Ricardo Oliveira, Leonardo Alves Vieira</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5603/requerimento_n36_018761.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca da organização administrativa, funcionamento dos serviços e procedimentos adotados pela Secretaria Municipal de Saúde do Município de Indianópolis-MG.</t>
+  </si>
+  <si>
+    <t>5609</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5609/requerimento_n37_019064.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca da Lei Ordinária nº 2.298/2025, que dispõe sobre a contratação de Jovem Aprendiz pelas empresas prestadoras de serviços ao Município.</t>
+  </si>
+  <si>
+    <t>5629</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5629/req_38_2026_020101.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca do transporte escolar na zona rural do Município.</t>
+  </si>
+  <si>
+    <t>5630</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5630/req_39_2026_020103.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca da frota de veículos da Administração Pública Municipal, discriminada por setor.</t>
+  </si>
+  <si>
+    <t>5631</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5631/req_40_2026_020099.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Poder Executivo acerca da área destinada ao novo cemitério municipal.</t>
+  </si>
+  <si>
+    <t>5655</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Clodoaldo José Borges</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5655/req_41_2026_112682.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca da Taxa/Contribuição para Custeio do Serviço de Iluminação Pública e ao convênio vigente relacionado à manutenção da iluminação pública municipal.</t>
+  </si>
+  <si>
+    <t>5591</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5591/projeto_lei_complementar_n_8_018654.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta inciso ao artigo 51 da Lei Complementar nº 11, de 31 de dezembro de 1997, que dispõe sobre o Código Tributário do Município de Indianópolis.</t>
+  </si>
+  <si>
+    <t>5601</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Selmo Alves de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5601/mensagem_no_9_altera_lei_complementar_n_51_e_52_-_parcelamento_e__zoneamento_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Complementar nº 51, de 23 de julho de 2019, e da Lei Complementar nº 52, de 23 de julho de 2019.</t>
+  </si>
+  <si>
+    <t>5602</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>Clodoaldo José Borges, Daniel Alves Miranda, Janizio Moacir Vaz de Resende, José Ricardo Oliveira, Leonardo Alves Vieira, Marcos Túlio da Silva, Mariosan Rodrigues da Silva, Rafael de Almeida Jacó, Welbemar Alves Xavier</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5602/mocao_n19_018868.pdf</t>
+  </si>
+  <si>
+    <t>Consigna votos de aplausos aos profissionais que compõe a equipe de Controle de Endemias do Município de Indianópolis-MG, em reconhecimentos aos relevantes serviços prestados à saúde pública deste Município.</t>
+  </si>
+  <si>
+    <t>5607</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
     <t>http://sapl.indianopolis.mg.leg.br/media/</t>
   </si>
   <si>
-    <t>Solicita a manutenção das luminárias, a instalação de novos postes de iluminação e a poda das árvores na Rua Tibúrcio Dias de Ávila, nas proximidades do Tatersal de leilões e na Rua Getúlio Magalhães, nas proximidades do Centro de Múltiplo Uso.</t>
-[...283 lines deleted...]
-  <si>
     <t>A Câmara Municipal de Indianópolis-MG, por iniciativa de seus Vereadores manifesta pesar pelo falecimento da Sra. Maria Dezi de Oliveira Rodrigues, ocorrido no dia 3 de março de 2026, aos 81 anos de idade.</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5610/mocao_n21_019091.pdf</t>
   </si>
   <si>
     <t>Consigna votos de aplausos ao Sr. Renato de Castro, proprietário do “Haras Ressaca”, do município de Indianópolis-MG, em reconhecimento a relevante participação nos campeonatos realizados em diversas regiões do Brasil, promovendo o nome deste Município.</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5611/mocao_de_aplauso_n22_019283.pdf</t>
   </si>
   <si>
     <t>Consigna votos de aplausos à Sra. Ana Claudia Candido Carneiro, Médica Veterinária, em reconhecimento aos relevantes serviços prestados ao Município de Indianópolis-MG.</t>
   </si>
   <si>
+    <t>5628</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5628/mocao_23_2026_020119.pdf</t>
+  </si>
+  <si>
+    <t>Consigna votos de aplausos aos profissionais da saúde do Município de Indianópolis/MG, em reconhecimento ao trabalho sério e comprometimento que resultou na conquista do Selo Ouro "Bora Vacinar".</t>
+  </si>
+  <si>
+    <t>5644</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5644/moc_24_111602.pdf</t>
+  </si>
+  <si>
+    <t>Consigna votos de aplausos a Srta. Maria Luiza Aparecida Broleze, coroada como Miss Fenaindi 2026</t>
+  </si>
+  <si>
+    <t>5645</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Janizio Moacir Vaz de Resende, José Ricardo Oliveira, Leonardo Alves Vieira, Marcos Túlio da Silva, Rafael de Almeida Jacó</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5645/moc_25_111603.pdf</t>
+  </si>
+  <si>
+    <t>Consigna votos de aplausos a organização da FENAINDI 2026, em reconhecimento ao grande sucesso da feira e à importante contribuição para o fortalecimento do agronegócio, da economia local e do desenvolvimento do Município.</t>
+  </si>
+  <si>
+    <t>5648</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>PRL</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Clodoaldo José Borges, Leonardo Alves Vieira</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5648/projeto_de_resolucao_n5_de_2026_020226.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Projeto “Cinema na Câmara” no âmbito da Câmara Municipal de Indianópolis.</t>
+  </si>
+  <si>
+    <t>5653</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Clodoaldo José Borges, Daniel Alves Miranda, Marcos Túlio da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5653/projeto_de_resolucao_n_6_2026_112307.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Governança em Privacidade e Proteçao de Dados Pessoais no âmbito da Câmara Municipal de Indianópolis e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5657</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação da Lei Federal nº 12.527/2011, Lei de Acesso à Informação, no âmbito da Câmara Municipal de Indianópolis-MG.</t>
+  </si>
+  <si>
+    <t>5658</t>
+  </si>
+  <si>
+    <t>Institui a Política de Governo Digital da Câmara Municipal de Indianópolis/MG e regulamenta a Lei Federal nº 14.129/2021.</t>
+  </si>
+  <si>
     <t>5617</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFC - Comissão de Finanças e Controle</t>
   </si>
   <si>
-    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5617/parecer_pj_decreto_n_2_019906.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5617/par_dec_112225.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Executivo Municipal de Indianópolis, Estado de Minas Gerais, relativas ao exercício finamceiros de 2024, e mantém o parecer prévio do Tribunal de Contas de Minas Gerais.</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5576/mensagem_no_1__reajuste_-_acs_e_ace..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do piso salarial dos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE) do Município de Indianópolis-MG no exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5577/mensagem_no_2_auxilio_financeiro_copa_municipal_de_futebol_leandro_reis..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para concessão de premiação em pecúnia às duas equipes melhor classificadas, à equipe mais disciplinada, ao artilheiro e ao goleiro com menos gols sofridos na Copa Municipal de Futebol de Campo Leandro Eduardo dos Reis de Indianópolis-MG de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
     <t>65</t>
-  </si>
-[...1 lines deleted...]
-    <t>Clodoaldo José Borges, Daniel Alves Miranda, Marcos Túlio da Silva</t>
   </si>
   <si>
     <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5586/pl65_26_110113.pdf</t>
   </si>
   <si>
     <t>Acrescenta vagas ao quadro de servidores da Câmara Municipal de Indianópolis-MG, cria os cargos de Procurador Jurídico e Motorista, estabelece suas atribuições e dá outras providências.</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5593/mensagem_no_3_reajuste_magisterio.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos vencimentos básicos dos servidores do magistério público municipal, cujas carreiras estão previstas na Lei n.º 1.362, de 12 de fevereiro de 2003.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>67</t>
   </si>
@@ -602,126 +905,210 @@
   <si>
     <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5614/mensagem_no_13.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar o pagamento de premiação cultural e conceder auxílio financeiro a pessoas físicas, referentes à edição do Show de Calouros de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5615/mensagem_no_14.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder auxílio financeiro a artistas participantes do Festival Talentos da Terra –Edição 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5616/mensagem_no_15.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5616/pl__78_111575.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência de recursos financeiros ao Sindicato Rural de Indianópolis no exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5618/projeto_de_lei_n_79_019727.pdf</t>
   </si>
   <si>
     <t>Altera o valor do auxilio-alimentação dos servidores do Poder Legislativo do Município de Indianópolis-MG criado pela Lei Municipal nº 1988, de 25 de novembro de 2019, e dá outras providências</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5621/mensagem_16.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes a serem observadas na elaboração da Lei Orçamentária do Município de Indianópolis, Estado de Minas Gerais, para o exercício de 2027, e dá outras providências.</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5622/mensagem_no_17_programa_cidade_bonita-assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal Cidade Bonita, voltado à melhoria da infraestrutura urbana mediante construção, reforma e adequação de calçadas, passeios e muros, e dá outras providências.</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5623/mensagem_no_18_programa_conecta_indi.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5623/mensagem_pl_n82_020405.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Conecta Indi, no âmbito do Município de Indianópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5624/mensagem_no_19_altera_denominacao_vias.pdf</t>
   </si>
   <si>
     <t>Altera a classificação do logradouro público que menciona.</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5625/mensagem_no___20__altera_art._2_lei_cultura_aldir_blanc.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5625/mensagem_pl_n84_020386.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.355, de 10 de abril de 2026, que dispõe sobre a abertura de crédito especial por excesso de arrecadação, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5626</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5626/mensagem_n_21_de_2026_020193.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 1º da Lei Municipal nº 2.346, de 9 de março de 2026, que dispõe sobre a autorização para concessão de premiação em pecúnia na Copa Municipal de Futebol de Campo Leandro Eduardo dos Reis de Indianópolis-MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5627</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5627/mensagem_no_22_-_divida_ativa.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a conceder desconto nos juros e multas para pagamento de débitos tributários ou não tributários vencidos até 31 de dezembro de 2025, inscritos ou não em dívida ativa, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5635</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5635/projeto_de_lei_n87_020294.pdf</t>
+  </si>
+  <si>
+    <t>Concede a revisão geral, na forma do inciso X, do art. 37, da Constituição Federal ao subsídio do Prefeito, Vice-Prefeito, secretários, procurador geral e controlador interno do município de Indianópolis-MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5638</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5638/mensagem_no_23_auxilio_financeiro_corrida_rides.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de premiação em dinheiro aos atletas classificados na 2ª Corrida Rides Run de Indianópolis, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5646</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5646/projeto_de_lei_n89_020222.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Ordinária nº 2.283, de 17 de fevereiro de 2025, que dispõe sobre o regime de concessão, aplicação e prestação de contas de diárias para cobertura das despesas com viagens dos vereadores no âmbito da Câmara Municipal de Indianópolis-MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5647</t>
+  </si>
+  <si>
+    <t>Marcos Túlio da Silva</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Lazer Inclusivo e Sensorial no âmbito do Município de Indianópolis-MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5650</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5650/mensagem_24_aci.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a concessão de subvenção social à Associação dos Cavaleiros de Indianópolis (ACI), no exercício de 2026.</t>
+  </si>
+  <si>
+    <t>5649</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>EME</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>Modifica o caput do artigo 44 do Projeto de Lei n.º 80, de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1025,56 +1412,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5578/indicacao_n87_018224.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5580/indicacao_89_018226.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5585/ind_90_2026_110177.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5587/indicao_n_91-2026_018643.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5588/idicacao_n92_-2026_018641.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5599/ind_93_018709.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5600/ind_94_018711.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5604/indicacao_n95_018747.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5608/indicacao_n96_019060.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5581/requerimento_29_109867.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5582/requerimento_30_109864.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5583/requerimento_n31_109862.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5584/requerimento_32_109860.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5589/requerimento_n33-2026_018639.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5590/requerimento_n_34-2026_018637.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5592/requerimento_n_35-2026_018635.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5603/requerimento_n36_018761.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5609/requerimento_n37_019064.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5591/projeto_lei_complementar_n_8_018654.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5601/mensagem_no_9_altera_lei_complementar_n_51_e_52_-_parcelamento_e__zoneamento_-_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5602/mocao_n19_018868.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5610/mocao_n21_019091.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5611/mocao_de_aplauso_n22_019283.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5617/parecer_pj_decreto_n_2_019906.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5576/mensagem_no_1__reajuste_-_acs_e_ace..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5577/mensagem_no_2_auxilio_financeiro_copa_municipal_de_futebol_leandro_reis..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5586/pl65_26_110113.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5593/mensagem_no_3_reajuste_magisterio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5594/mensagem_no_4_reajuste_e_novo_piso_salarial.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5595/mensagem_no_5_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5596/mensagem_no_6_suplementacao_por_excesso.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5597/mensagem_no_7_residencial_tambore_fase_ii.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5598/mensagem_no_8_torneio_de_pesca.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5605/mensagem_n_10_pl_72_019621.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5606/mensagem_11_pl_73_019653.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5612/mensagem_n12_019671.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5613/projeto_lei_75_019695.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5614/mensagem_no_13.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5615/mensagem_no_14.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5616/mensagem_no_15.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5618/projeto_de_lei_n_79_019727.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5621/mensagem_16.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5622/mensagem_no_17_programa_cidade_bonita-assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5623/mensagem_no_18_programa_conecta_indi.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5624/mensagem_no_19_altera_denominacao_vias.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5625/mensagem_no___20__altera_art._2_lei_cultura_aldir_blanc.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5578/indicacao_n87_018224.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5579/ind_n88_2026_019979.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5580/indicacao_89_018226.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5585/ind_90_2026_110177.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5587/indicao_n_91-2026_018643.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5588/idicacao_n92_-2026_018641.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5599/ind_93_018709.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5600/ind_94_018711.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5604/indicacao_n95_018747.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5608/indicacao_n96_019060.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5632/ind_97_2026_020111.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5633/ind_98_2026_020109.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5634/ind_99_2026_020107.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5636/indicacao_100_de_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5637/indicacao_101_de_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5639/ind_102_de_2026_111624.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5640/ind_103_de_2026_111622.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5641/ind_104_de_2026_111620.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5642/ind_105_de_2026_111618.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5643/ind_106_de_2026_111616.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5651/indicacao_n_107_111670.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5652/indicacao_n108_111672.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5656/ind_109_2026_112684.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5581/requerimento_29_109867.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5582/requerimento_30_109864.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5583/requerimento_n31_109862.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5584/requerimento_32_109860.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5589/requerimento_n33-2026_018639.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5590/requerimento_n_34-2026_018637.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5592/requerimento_n_35-2026_018635.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5603/requerimento_n36_018761.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5609/requerimento_n37_019064.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5629/req_38_2026_020101.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5630/req_39_2026_020103.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5631/req_40_2026_020099.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5655/req_41_2026_112682.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5591/projeto_lei_complementar_n_8_018654.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5601/mensagem_no_9_altera_lei_complementar_n_51_e_52_-_parcelamento_e__zoneamento_-_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5602/mocao_n19_018868.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5610/mocao_n21_019091.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5611/mocao_de_aplauso_n22_019283.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5628/mocao_23_2026_020119.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5644/moc_24_111602.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5645/moc_25_111603.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5648/projeto_de_resolucao_n5_de_2026_020226.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5653/projeto_de_resolucao_n_6_2026_112307.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5617/par_dec_112225.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5576/mensagem_no_1__reajuste_-_acs_e_ace..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5577/mensagem_no_2_auxilio_financeiro_copa_municipal_de_futebol_leandro_reis..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5586/pl65_26_110113.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5593/mensagem_no_3_reajuste_magisterio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5594/mensagem_no_4_reajuste_e_novo_piso_salarial.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5595/mensagem_no_5_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5596/mensagem_no_6_suplementacao_por_excesso.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5597/mensagem_no_7_residencial_tambore_fase_ii.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5598/mensagem_no_8_torneio_de_pesca.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5605/mensagem_n_10_pl_72_019621.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5606/mensagem_11_pl_73_019653.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5612/mensagem_n12_019671.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5613/projeto_lei_75_019695.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5614/mensagem_no_13.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5615/mensagem_no_14.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5616/pl__78_111575.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5618/projeto_de_lei_n_79_019727.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5621/mensagem_16.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5622/mensagem_no_17_programa_cidade_bonita-assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5623/mensagem_pl_n82_020405.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5624/mensagem_no_19_altera_denominacao_vias.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5625/mensagem_pl_n84_020386.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5626/mensagem_n_21_de_2026_020193.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5627/mensagem_no_22_-_divida_ativa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5635/projeto_de_lei_n87_020294.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5638/mensagem_no_23_auxilio_financeiro_corrida_rides.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5646/projeto_de_lei_n89_020222.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/5650/mensagem_24_aci.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H49"/>
+  <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="195.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="164.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1342,1025 +1729,1854 @@
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H11" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="H13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="H14" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>68</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
         <v>69</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="G15" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D15" t="s">
-[...8 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>73</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D16" t="s">
-[...5 lines deleted...]
-      <c r="F16" t="s">
+      <c r="H16" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>77</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>69</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="H17" t="s">
         <v>79</v>
-      </c>
-[...13 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>81</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="H18" t="s">
         <v>83</v>
-      </c>
-[...13 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>85</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="H19" t="s">
         <v>87</v>
-      </c>
-[...13 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>89</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>90</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="H20" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>93</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>94</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>90</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="H21" t="s">
         <v>96</v>
-      </c>
-[...13 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D22" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="H22" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="D23" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="H23" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>107</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="E24" t="s">
+      <c r="H24" t="s">
         <v>109</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="D25" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="E25" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="F25" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="H25" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="D26" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="E26" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="F26" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="H26" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="D27" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="E27" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="F27" t="s">
-        <v>128</v>
+        <v>18</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="H27" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="D28" t="s">
-        <v>133</v>
+        <v>112</v>
       </c>
       <c r="E28" t="s">
-        <v>134</v>
+        <v>113</v>
       </c>
       <c r="F28" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="H28" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="D29" t="s">
-        <v>133</v>
+        <v>112</v>
       </c>
       <c r="E29" t="s">
-        <v>134</v>
+        <v>113</v>
       </c>
       <c r="F29" t="s">
-        <v>103</v>
+        <v>69</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="H29" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="D30" t="s">
-        <v>133</v>
+        <v>112</v>
       </c>
       <c r="E30" t="s">
+        <v>113</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="F30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="D31" t="s">
-        <v>133</v>
+        <v>112</v>
       </c>
       <c r="E31" t="s">
-        <v>134</v>
+        <v>113</v>
       </c>
       <c r="F31" t="s">
-        <v>103</v>
+        <v>48</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="H31" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="D32" t="s">
-        <v>133</v>
+        <v>112</v>
       </c>
       <c r="E32" t="s">
-        <v>134</v>
+        <v>113</v>
       </c>
       <c r="F32" t="s">
-        <v>103</v>
+        <v>142</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="H32" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="D33" t="s">
-        <v>133</v>
+        <v>112</v>
       </c>
       <c r="E33" t="s">
-        <v>134</v>
+        <v>113</v>
       </c>
       <c r="F33" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="H33" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="D34" t="s">
-        <v>133</v>
+        <v>112</v>
       </c>
       <c r="E34" t="s">
-        <v>134</v>
+        <v>113</v>
       </c>
       <c r="F34" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="H34" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="D35" t="s">
-        <v>133</v>
+        <v>112</v>
       </c>
       <c r="E35" t="s">
-        <v>134</v>
+        <v>113</v>
       </c>
       <c r="F35" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="H35" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="D36" t="s">
-        <v>133</v>
+        <v>112</v>
       </c>
       <c r="E36" t="s">
-        <v>134</v>
+        <v>113</v>
       </c>
       <c r="F36" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="H36" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="D37" t="s">
-        <v>133</v>
+        <v>112</v>
       </c>
       <c r="E37" t="s">
-        <v>134</v>
+        <v>113</v>
       </c>
       <c r="F37" t="s">
-        <v>103</v>
+        <v>163</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="H37" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="D38" t="s">
-        <v>133</v>
+        <v>168</v>
       </c>
       <c r="E38" t="s">
-        <v>134</v>
+        <v>169</v>
       </c>
       <c r="F38" t="s">
-        <v>103</v>
+        <v>69</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="H38" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="D39" t="s">
-        <v>133</v>
+        <v>168</v>
       </c>
       <c r="E39" t="s">
-        <v>134</v>
+        <v>169</v>
       </c>
       <c r="F39" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="H39" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>177</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>178</v>
+      </c>
+      <c r="D40" t="s">
+        <v>179</v>
+      </c>
+      <c r="E40" t="s">
+        <v>180</v>
+      </c>
+      <c r="F40" t="s">
+        <v>181</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="H40" t="s">
         <v>183</v>
-      </c>
-[...13 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>184</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>185</v>
+      </c>
+      <c r="D41" t="s">
+        <v>179</v>
+      </c>
+      <c r="E41" t="s">
+        <v>180</v>
+      </c>
+      <c r="F41" t="s">
+        <v>181</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="H41" t="s">
         <v>187</v>
-      </c>
-[...13 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>188</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>189</v>
+      </c>
+      <c r="D42" t="s">
+        <v>179</v>
+      </c>
+      <c r="E42" t="s">
+        <v>180</v>
+      </c>
+      <c r="F42" t="s">
+        <v>27</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="H42" t="s">
         <v>191</v>
-      </c>
-[...13 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>192</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>193</v>
+      </c>
+      <c r="D43" t="s">
+        <v>179</v>
+      </c>
+      <c r="E43" t="s">
+        <v>180</v>
+      </c>
+      <c r="F43" t="s">
+        <v>181</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="H43" t="s">
         <v>195</v>
-      </c>
-[...13 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>196</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>197</v>
+      </c>
+      <c r="D44" t="s">
+        <v>179</v>
+      </c>
+      <c r="E44" t="s">
+        <v>180</v>
+      </c>
+      <c r="F44" t="s">
+        <v>181</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="H44" t="s">
         <v>199</v>
-      </c>
-[...13 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>200</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>201</v>
+      </c>
+      <c r="D45" t="s">
+        <v>179</v>
+      </c>
+      <c r="E45" t="s">
+        <v>180</v>
+      </c>
+      <c r="F45" t="s">
+        <v>27</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="H45" t="s">
         <v>203</v>
-      </c>
-[...13 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>204</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>205</v>
+      </c>
+      <c r="D46" t="s">
+        <v>179</v>
+      </c>
+      <c r="E46" t="s">
+        <v>180</v>
+      </c>
+      <c r="F46" t="s">
         <v>206</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="G46" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="D46" t="s">
-[...8 lines deleted...]
-      <c r="G46" s="1" t="s">
+      <c r="H46" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>209</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
         <v>210</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>211</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" t="s">
-        <v>134</v>
+        <v>212</v>
       </c>
       <c r="F47" t="s">
-        <v>103</v>
+        <v>213</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="H47" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D48" t="s">
-        <v>133</v>
+        <v>211</v>
       </c>
       <c r="E48" t="s">
-        <v>134</v>
+        <v>212</v>
       </c>
       <c r="F48" t="s">
-        <v>103</v>
+        <v>218</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="H48" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>221</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>222</v>
+      </c>
+      <c r="D49" t="s">
+        <v>211</v>
+      </c>
+      <c r="E49" t="s">
+        <v>212</v>
+      </c>
+      <c r="F49" t="s">
         <v>218</v>
       </c>
-      <c r="B49" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G49" s="1" t="s">
-        <v>220</v>
+        <v>186</v>
       </c>
       <c r="H49" t="s">
-        <v>221</v>
+        <v>223</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>224</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>167</v>
+      </c>
+      <c r="D50" t="s">
+        <v>211</v>
+      </c>
+      <c r="E50" t="s">
+        <v>212</v>
+      </c>
+      <c r="F50" t="s">
+        <v>218</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H50" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>226</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>227</v>
+      </c>
+      <c r="D51" t="s">
+        <v>228</v>
+      </c>
+      <c r="E51" t="s">
+        <v>229</v>
+      </c>
+      <c r="F51" t="s">
+        <v>230</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H51" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>233</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>234</v>
+      </c>
+      <c r="D52" t="s">
+        <v>235</v>
+      </c>
+      <c r="E52" t="s">
+        <v>236</v>
+      </c>
+      <c r="F52" t="s">
+        <v>174</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H52" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>239</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>240</v>
+      </c>
+      <c r="D53" t="s">
+        <v>235</v>
+      </c>
+      <c r="E53" t="s">
+        <v>236</v>
+      </c>
+      <c r="F53" t="s">
+        <v>174</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H53" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>243</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>244</v>
+      </c>
+      <c r="D54" t="s">
+        <v>235</v>
+      </c>
+      <c r="E54" t="s">
+        <v>236</v>
+      </c>
+      <c r="F54" t="s">
+        <v>218</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H54" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>247</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>248</v>
+      </c>
+      <c r="D55" t="s">
+        <v>235</v>
+      </c>
+      <c r="E55" t="s">
+        <v>236</v>
+      </c>
+      <c r="F55" t="s">
+        <v>174</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H55" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>251</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>252</v>
+      </c>
+      <c r="D56" t="s">
+        <v>235</v>
+      </c>
+      <c r="E56" t="s">
+        <v>236</v>
+      </c>
+      <c r="F56" t="s">
+        <v>174</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H56" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>255</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>256</v>
+      </c>
+      <c r="D57" t="s">
+        <v>235</v>
+      </c>
+      <c r="E57" t="s">
+        <v>236</v>
+      </c>
+      <c r="F57" t="s">
+        <v>174</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H57" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>259</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>260</v>
+      </c>
+      <c r="D58" t="s">
+        <v>235</v>
+      </c>
+      <c r="E58" t="s">
+        <v>236</v>
+      </c>
+      <c r="F58" t="s">
+        <v>174</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H58" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>263</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>264</v>
+      </c>
+      <c r="D59" t="s">
+        <v>235</v>
+      </c>
+      <c r="E59" t="s">
+        <v>236</v>
+      </c>
+      <c r="F59" t="s">
+        <v>174</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H59" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>267</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>268</v>
+      </c>
+      <c r="D60" t="s">
+        <v>235</v>
+      </c>
+      <c r="E60" t="s">
+        <v>236</v>
+      </c>
+      <c r="F60" t="s">
+        <v>174</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H60" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>271</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>272</v>
+      </c>
+      <c r="D61" t="s">
+        <v>235</v>
+      </c>
+      <c r="E61" t="s">
+        <v>236</v>
+      </c>
+      <c r="F61" t="s">
+        <v>174</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H61" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>275</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>276</v>
+      </c>
+      <c r="D62" t="s">
+        <v>235</v>
+      </c>
+      <c r="E62" t="s">
+        <v>236</v>
+      </c>
+      <c r="F62" t="s">
+        <v>174</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H62" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>279</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>280</v>
+      </c>
+      <c r="D63" t="s">
+        <v>235</v>
+      </c>
+      <c r="E63" t="s">
+        <v>236</v>
+      </c>
+      <c r="F63" t="s">
+        <v>174</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H63" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>283</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>284</v>
+      </c>
+      <c r="D64" t="s">
+        <v>235</v>
+      </c>
+      <c r="E64" t="s">
+        <v>236</v>
+      </c>
+      <c r="F64" t="s">
+        <v>218</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H64" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>287</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>288</v>
+      </c>
+      <c r="D65" t="s">
+        <v>235</v>
+      </c>
+      <c r="E65" t="s">
+        <v>236</v>
+      </c>
+      <c r="F65" t="s">
+        <v>174</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H65" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>291</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>292</v>
+      </c>
+      <c r="D66" t="s">
+        <v>235</v>
+      </c>
+      <c r="E66" t="s">
+        <v>236</v>
+      </c>
+      <c r="F66" t="s">
+        <v>174</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H66" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>295</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>296</v>
+      </c>
+      <c r="D67" t="s">
+        <v>235</v>
+      </c>
+      <c r="E67" t="s">
+        <v>236</v>
+      </c>
+      <c r="F67" t="s">
+        <v>174</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H67" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>299</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>300</v>
+      </c>
+      <c r="D68" t="s">
+        <v>235</v>
+      </c>
+      <c r="E68" t="s">
+        <v>236</v>
+      </c>
+      <c r="F68" t="s">
+        <v>218</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H68" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>303</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>304</v>
+      </c>
+      <c r="D69" t="s">
+        <v>235</v>
+      </c>
+      <c r="E69" t="s">
+        <v>236</v>
+      </c>
+      <c r="F69" t="s">
+        <v>174</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H69" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>307</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>308</v>
+      </c>
+      <c r="D70" t="s">
+        <v>235</v>
+      </c>
+      <c r="E70" t="s">
+        <v>236</v>
+      </c>
+      <c r="F70" t="s">
+        <v>174</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H70" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>311</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>312</v>
+      </c>
+      <c r="D71" t="s">
+        <v>235</v>
+      </c>
+      <c r="E71" t="s">
+        <v>236</v>
+      </c>
+      <c r="F71" t="s">
+        <v>174</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H71" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>315</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>316</v>
+      </c>
+      <c r="D72" t="s">
+        <v>235</v>
+      </c>
+      <c r="E72" t="s">
+        <v>236</v>
+      </c>
+      <c r="F72" t="s">
+        <v>174</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H72" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>319</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>320</v>
+      </c>
+      <c r="D73" t="s">
+        <v>235</v>
+      </c>
+      <c r="E73" t="s">
+        <v>236</v>
+      </c>
+      <c r="F73" t="s">
+        <v>174</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H73" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>323</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>324</v>
+      </c>
+      <c r="D74" t="s">
+        <v>235</v>
+      </c>
+      <c r="E74" t="s">
+        <v>236</v>
+      </c>
+      <c r="F74" t="s">
+        <v>174</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H74" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>327</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>328</v>
+      </c>
+      <c r="D75" t="s">
+        <v>235</v>
+      </c>
+      <c r="E75" t="s">
+        <v>236</v>
+      </c>
+      <c r="F75" t="s">
+        <v>174</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H75" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>331</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" t="s">
+        <v>235</v>
+      </c>
+      <c r="E76" t="s">
+        <v>236</v>
+      </c>
+      <c r="F76" t="s">
+        <v>218</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H76" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>334</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>17</v>
+      </c>
+      <c r="D77" t="s">
+        <v>235</v>
+      </c>
+      <c r="E77" t="s">
+        <v>236</v>
+      </c>
+      <c r="F77" t="s">
+        <v>174</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H77" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>337</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>22</v>
+      </c>
+      <c r="D78" t="s">
+        <v>235</v>
+      </c>
+      <c r="E78" t="s">
+        <v>236</v>
+      </c>
+      <c r="F78" t="s">
+        <v>218</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H78" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>340</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>26</v>
+      </c>
+      <c r="D79" t="s">
+        <v>235</v>
+      </c>
+      <c r="E79" t="s">
+        <v>236</v>
+      </c>
+      <c r="F79" t="s">
+        <v>341</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H79" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>343</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>31</v>
+      </c>
+      <c r="D80" t="s">
+        <v>235</v>
+      </c>
+      <c r="E80" t="s">
+        <v>236</v>
+      </c>
+      <c r="F80" t="s">
+        <v>174</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H80" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>346</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>347</v>
+      </c>
+      <c r="D81" t="s">
+        <v>348</v>
+      </c>
+      <c r="E81" t="s">
+        <v>349</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H81" t="s">
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2369,50 +3585,82 @@
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>