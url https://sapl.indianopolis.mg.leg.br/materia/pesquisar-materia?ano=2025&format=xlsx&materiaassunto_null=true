--- v1 (2026-01-16)
+++ v2 (2026-04-23)
@@ -54,2287 +54,2287 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcos Túlio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5358/indicacao_n1_005478.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5358/indicacao_n1_005478.pdf</t>
   </si>
   <si>
     <t>Distribuir Kit escolar aos alunos da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5359/indicacao_2_005479.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5359/indicacao_2_005479.pdf</t>
   </si>
   <si>
     <t>Realizar serviços de manutenção e limpeza das caixas de captação de águas pluviais.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5356/ind_3_2025_098869.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5356/ind_3_2025_098869.pdf</t>
   </si>
   <si>
     <t>Designar servidores qualificados para supervisionarem a segurança dos alunos e profissionais na Escola Municipal Tupiniquim, localizada na Rua Euclides José borges.</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Janizio Moacir Vaz de Resende</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5360/ind_4_2025_005482.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5360/ind_4_2025_005482.pdf</t>
   </si>
   <si>
     <t>Construir refeitório e banheiro no pátio da Prefeitura para uso dos servidores.</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5357/ind_5_2025__098870.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5357/ind_5_2025__098870.pdf</t>
   </si>
   <si>
     <t>Instalar climatizadores evaporativos na quadra de esportes do Ginásio Poliesportivo Jorge Rafael e Fazer manutenção no telhado, ou se for o caso, realizar a troca do telhado.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5362/indicacao_n6_005559.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5362/indicacao_n6_005559.pdf</t>
   </si>
   <si>
     <t>Solicita construção de um espaço destinado ao uso da associação de Folia de Reis do município.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5363/indicacao_n7_005560.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5363/indicacao_n7_005560.pdf</t>
   </si>
   <si>
     <t>Solicita melhoria no atendimento do Programa de saúde da Família (PSF) das unidades do Angico e Campo Alegre.</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5364/indicacao_n8_005562.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5364/indicacao_n8_005562.pdf</t>
   </si>
   <si>
     <t>Solicita viabilização de um depósito para coleta de lixo nas regiões Caind, LAP,"onças" e Chácaras do município.</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Welbemar Alves Xavier</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5365/indicacao_n9_005563.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5365/indicacao_n9_005563.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de pontos de embarque e desembarque e construção de pontos com cobertura de sol e chuva para pais e alunos das escolas do município.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5366/indicacao_n10_005564.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5366/indicacao_n10_005564.pdf</t>
   </si>
   <si>
     <t>Solicita construção/ampliação do Centro de Convivência do Idoso Ovídio Alves Lemes.</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Daniel Alves Miranda</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5367/indicacao_11_005566.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5367/indicacao_11_005566.pdf</t>
   </si>
   <si>
     <t>Solicita melhoria da Quadra de Esportes da Escola Municipal CMNER José Barbosa de Miranda , situada no Angico.</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5368/indicacao_n12_005567.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5368/indicacao_n12_005567.pdf</t>
   </si>
   <si>
     <t>Solicita viabilização regularmenta do uso de máquina para o nivelamento do solo nas áreas rurais do município.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>José Ricardo Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5369/indicacao_n13_005568.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5369/indicacao_n13_005568.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de Projeto de Lei de reajuste salarial do magistério público da educação básica.</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Rafael de Almeida Jacó</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5370/indicacao_n14_005569.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5370/indicacao_n14_005569.pdf</t>
   </si>
   <si>
     <t>Solicita melhoria da Quadra de Esportes da Escola Municipal CMNER Pedro Joaquim Pereira, situada na região do Campo Alegre.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5371/ind_15_2025_005650.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5371/ind_15_2025_005650.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de gratificação para os servidores que exercem o magistério público de educação e que residem em zona rural e prestam serviço em área urbana.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Leonardo Alves Vieira</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5373/ind_16_2025_005648.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5373/ind_16_2025_005648.pdf</t>
   </si>
   <si>
     <t>Solicita  melhoria no Centro de Saúde Batista Naves, especialmente aquisição de Colchões e a troca de Transformador de Energia.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Mariosan Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5374/ind_17_2025_005646.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5374/ind_17_2025_005646.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de sistema informatizado para o Cemitério Municipal.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5372/ind_18_2025_005644.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5372/ind_18_2025_005644.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal criação de local para recebimento de embalagens vazias de Agrotóxicos devidas documentações necessárias.</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Marcos Túlio da Silva, Mariosan Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5375/ind_19_2025_005642.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5375/ind_19_2025_005642.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de profissional Vigia ou Porteiro para disponibilizar ao Programa de Saúde da Família (PSF) na unidade do Angico.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5376/ind_20_2025_005641.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5376/ind_20_2025_005641.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de poda das árvores da rua Saint Clair de Melo.</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5378/ind_21_2025_005786.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5378/ind_21_2025_005786.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a criação de Projeto de Lei que institui a obrigação de contratação de Jovem Aprendiz nos empresas que prestam serviços terceirizados a Prefeitura de Indianópolis-MG.</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5379/ind_22_2025_005788.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5379/ind_22_2025_005788.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a inclusão de cadeirinhas de segurança e assento elevado para crianças nos transportes escolares da zona rural, bem como a contratação de monitores para estes transportes.</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5381/indicacao_n23_007454.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5381/indicacao_n23_007454.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a compra de telas de proteção para utilização no serviço de roçagem que a Prefeitura realiza.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5382/imdicacao_n24_007452.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5382/imdicacao_n24_007452.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal construção de redutores de velocidade.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5383/indicacao_n25_007450.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5383/indicacao_n25_007450.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal o alargamento e melhoria na ponte sobre o córrego Manoel Velho, localizado na estrada Euclides José Borges.</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5384/indicacao_n26_007448.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5384/indicacao_n26_007448.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a regularização da canaleta de escoamento de água recentemente construída na Rua  Francisco Pereira dos Santos.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Daniel Alves Miranda, Rafael de Almeida Jacó</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5388/indicacao_n27_007446.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5388/indicacao_n27_007446.pdf</t>
   </si>
   <si>
     <t>Solicita aos representantes da Companhia de Saneamento de Minas Gerais (COPASA) e da Companhia Energética das redes de água e energia elétrica para a rua Enedina Maria de Jesus.</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5389/indicacao_n28_007444.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5389/indicacao_n28_007444.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção nas estradas vicinais da rodovias municipal AMG 900 de Indianópolis_x000D_
 para o tráfego de máquinas agrícolas.</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5390/indicacao_n29_007442.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5390/indicacao_n29_007442.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de local adequado com construção de baias/compartimentos, de maneira anexa ao Centro de Controle de Zoonose, do Município, para acolhimento temporário de animais em situação de abandono/rua ou aqueles que foram submetidos à campanha de castração ou se encontram doentes.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5391/indicao_n30_007440.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5391/indicao_n30_007440.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão de profissional da área de Fisioterapia no atendimento do Programa de Saúde da Família (PSF) das unidades do Angico e Campo Alegre.</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5399/ind_31_101440.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5399/ind_31_101440.pdf</t>
   </si>
   <si>
     <t>Solicita a compra de cortinas e instalação dos sistema de ar-condicinado disponíveis para a Escola Municipal Tupiniquim.</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5400/indicacao_n32_007571.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5400/indicacao_n32_007571.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de funcionários zelador, inclusão de tenda na entrada e manutenção no telhado da Escola Municipal Tupiniquim.</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5401/indicacao_n33_007573.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5401/indicacao_n33_007573.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção dos pontos de ônibus escolares do município de Indianópolis-MG.</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5402/indicacao_n34_007569.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5402/indicacao_n34_007569.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de aparelho de ultrassom para rede pública do município de Indianópolis-MG.</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5423/indicacao_n35_008055.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5423/indicacao_n35_008055.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias/manutenção e cascalhamento da estrada rural da Fazenda Angico.</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Rafael de Almeida Jacó, Clodoaldo José Borges, Daniel Alves Miranda, Marcos Túlio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5424/ind_36__009918.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5424/ind_36__009918.pdf</t>
   </si>
   <si>
     <t>Solicita viabilização de caçambas de lixo para recolhimento de entulho e lixos na área do Município.</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5432/ind_37__009916.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5432/ind_37__009916.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de banheiros públicos bem como fornecimento de Equipamentos de Proteção Individual para os funcionários no Cemitério Municipal.</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5433/ind_38__009914.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5433/ind_38__009914.pdf</t>
   </si>
   <si>
     <t>Reforço no patrulhamento da área rural do município, nas propriedades cafeeiras considerado o início do período de colheita e o consequente aumento no risco de furtos e ações criminosas contra os produtores rurais.</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Leonardo Alves Vieira, Welbemar Alves Xavier</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5442/ind_39__009912.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5442/ind_39__009912.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto à inclusão de crianças com Transtorno do Espectro Autista no Centro Múltiplo Uso de Indianópolis-MG.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5447/indicacao_n40_de_2025_010229.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5447/indicacao_n40_de_2025_010229.pdf</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5450/indicacao_n41_010957.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5450/indicacao_n41_010957.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um espaço adequado destinado ao uso da Associação dos Cavaleiros de Indianópolis (ACI) para treinamento da prática de Cavalhada.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>José Ricardo Oliveira, Leonardo Alves Vieira</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5451/indicacao_n42_010955.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5451/indicacao_n42_010955.pdf</t>
   </si>
   <si>
     <t>Construção de rampa de embarque e desembarque de veículos na balsa, estacionamento para embarcações e píer simples para embarque e desembarque de passageiros.</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5453/ind_43_2025_011282.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5453/ind_43_2025_011282.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal reforma em redutores de velocidade da Rua Dr. Manoel de Sousa Borges.</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5454/ind_44_2025_011329.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5454/ind_44_2025_011329.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação asfáltica na Rua Anésia dos Santos no bairro Nova Indianópolis-MG.</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5455/ind_45_2025_011280.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5455/ind_45_2025_011280.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de empresa especializada em segurança patrimonial para atuação na proteção dos prédios públicos, especialmente hospitais, unidades de saúde, sede da prefeitura de Indianópolis-MG, com atenção ao período noturno.</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Construção de passagem elevada para pedestre em frente ao Centro Educacional Infantil - CEMEI Criança Feliz, em Indianópolis-MG.</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Clodoaldo José Borges, Daniel Alves Miranda, Janizio Moacir Vaz de Resende, José Ricardo Oliveira, Leonardo Alves Vieira, Marcos Túlio da Silva, Mariosan Rodrigues da Silva, Rafael de Almeida Jacó, Welbemar Alves Xavier</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5462/indicacao_n47_013283.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5462/indicacao_n47_013283.pdf</t>
   </si>
   <si>
     <t>Instituição de Programa da Secretaria Municipal de Saúde em parceria com a Secretaria Municipal de Esporte e Lazer, para a realização de exames médicos periódicos, clínicos e cardíacos, para todas as crianças e adolescentes participantes das Escolinhas de Futebol e Vôlei, do Município.</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5463/indicacao_n_48_013285.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5463/indicacao_n_48_013285.pdf</t>
   </si>
   <si>
     <t>Construção de um Espaço Oratório no Velatório Municipal Padre Eustáquio.</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5464/indicacao_n49_013287.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5464/indicacao_n49_013287.pdf</t>
   </si>
   <si>
     <t>Instalação de Placas de Identificação nas seguintes vias públicas do Município: Rua Arlindo Emidio Pereira, Rua Vereador Adelson José Rabelo, Rua Vereador Almiro Alves Fernandes e Rua Paulo Dias da Silva.</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5466/ind_50_013890.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5466/ind_50_013890.pdf</t>
   </si>
   <si>
     <t>Contratação de um segundo Médico Responsável Técnico (RT) para a Unidade Mista de Saúde de Indianópolis-MG, bem como a readequação da carga horária deste profissional e/ou a manutenção de um Médico, além do plantonista, após o horário comercial e aos finais de semana.</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5472/indicacao_n51_014109.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5472/indicacao_n51_014109.pdf</t>
   </si>
   <si>
     <t>Implantação de programa de atividades de dança, voltadas para o público idoso, que sejam realizadas mensalmente, no Município de Indianópolis-MG.</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5473/indiccao_n52_014107.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5473/indiccao_n52_014107.pdf</t>
   </si>
   <si>
     <t>Construção de Guarita de Segurança e instalação de Câmeras de Monitoramento na entrada principal do Município de Indianópolis-MG .</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5471/indicacao_n53_014100.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5471/indicacao_n53_014100.pdf</t>
   </si>
   <si>
     <t>Implementação do Projeto Terceira Idade – Dividindo Conhecimentos e Criando Laços Sociais na Comunidade no Angico em Indianópolis-MG.</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5475/indicacao_n54_014098.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5475/indicacao_n54_014098.pdf</t>
   </si>
   <si>
     <t>Denomina o Centro de Fisioterapia que será que inaugurado com o nome de "Alzerino Alves Rabelo " em Indianópolis MG .</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5476/indicacao_n55_014116.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5476/indicacao_n55_014116.pdf</t>
   </si>
   <si>
     <t>Viabilize um veículo para Secretaria Municipal de Cultura do Município de Indianópolis-MG.</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5483/indicacao_n56_de_2025_014403.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5483/indicacao_n56_de_2025_014403.pdf</t>
   </si>
   <si>
     <t>Inclusão/instalação de brinquedos adaptados e acessíveis para crianças com deficiências nas praças ou parques infantis públicos do Município de Indianópolis-MG.</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5484/indicacao_n57_de_2025_014398.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5484/indicacao_n57_de_2025_014398.pdf</t>
   </si>
   <si>
     <t>Implantação do Projeto Valorização do Profissional Local em Eventos Municipais.</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5489/indicacao_n58_014433.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5489/indicacao_n58_014433.pdf</t>
   </si>
   <si>
     <t>Implantação do Projeto “Adote um Ponto Escolar” no município de Indianópolis-MG. -</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5490/indicacao_n59_014443.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5490/indicacao_n59_014443.pdf</t>
   </si>
   <si>
     <t>Solicita aquisição e instalação de gerador de energia elétrica no Centro de Saúde Batista Naves.</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5497/indicacao_n60_de_2025_015185.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5497/indicacao_n60_de_2025_015185.pdf</t>
   </si>
   <si>
     <t>Padronização dos uniformes dos profissionais da saúde, com identificação clara da função exercida por cada profissional.</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5499/indicacao_61_-_vet_do_campo.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5499/indicacao_61_-_vet_do_campo.pdf</t>
   </si>
   <si>
     <t>Implantação do Projeto “Vet do Campo – Cuidando dos Grandes Animais e dos_x000D_
 Pequenos Produtores” no município de Indianópolis-MG.</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Janizio Moacir Vaz de Resende, José Ricardo Oliveira, Leonardo Alves Vieira</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5505/indicacao_n_62_105665.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5505/indicacao_n_62_105665.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção das luminárias e a poda das árvores na Rua “Tibúrcio Dias de Ávila”, nas proximidades do Tatersal de leilões.</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5506/indicacao_n_63_105661.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5506/indicacao_n_63_105661.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de Casa de Apoio no Município, destinada a acolher pessoas em situação de vulnerabilidade social, idosos sem condições de cuidado próprio ou familiar, bem como pessoas com deficiência que necessitam de acompanhamento e assistência.</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5510/indicacao_n_64_105663.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5510/indicacao_n_64_105663.pdf</t>
   </si>
   <si>
     <t>Determine ao setor competente a realização de notificações e orientações para que todas as residências, comércios, escolas e estabelecimentos públicos e privados mantenham lixeiras adequadas para o acondicionamento de resíduos sólidos.</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5514/indicacao_n_65_105667.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5514/indicacao_n_65_105667.pdf</t>
   </si>
   <si>
     <t>Solicita a revisão da Lei Municipal n.º 2.109, de 2022, de modo a assegurar que o beneficio do auxílio alimentação não sofra desconto quando se tratar de falta devidamente justificada.</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Clodoaldo José Borges, Daniel Alves Miranda, Marcos Túlio da Silva, Rafael de Almeida Jacó, Welbemar Alves Xavier</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5515/indicacao_n_66_105669.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5515/indicacao_n_66_105669.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a regulamentação, no âmbito da Administração Pública Municipal, a concessão de jornada reduzida a servidores que tenham filho ou dependente com deficiência.</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5518/indicacao_67__015835.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5518/indicacao_67__015835.pdf</t>
   </si>
   <si>
     <t>Adoção de providências para instalação do Ponto de Atendimento da Receita Federal, referente à celebração de    Acordo de Cooperação firmado entre a Receita Federal e o Município de Indianópolis-MG .</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5521/indicacao_68_105889.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5521/indicacao_68_105889.pdf</t>
   </si>
   <si>
     <t>Instalação de Relógio de Ponto no PSF (programa de saúde da família ) da unidade do Angico .</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5522/indicacao_69_016053.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5522/indicacao_69_016053.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto à emissão de fumaça e poeira por empresa localizada próximo ao Sindicato Rural de Indianópolis-MG.</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5525/indicacao_n70_017026.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5525/indicacao_n70_017026.pdf</t>
   </si>
   <si>
     <t>Solicita retomada da operação "Tapa -Burracos" no Município de Indianópolis-MG.</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5526/indicacao_n71_017028.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5526/indicacao_n71_017028.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de aparelho para emissão de Carteira de Identidade (RG) no Município de  Indianópolis-MG.</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5530/indicacao_n72_016348.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5530/indicacao_n72_016348.pdf</t>
   </si>
   <si>
     <t>Solicita a ampliação da frequencia do serviço de varrição da Rua Prachedes Fernandes Pereira, situada neste Município.</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5531/indicacao_n73_016346.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5531/indicacao_n73_016346.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de construção de travessia elevada com faixa de pedestre na Avenida Tiradentes, esquina com a Rua Joaquim Borges de Resende, visando à segurança dos alunos e pedestres que utilizam o ponto de ônibus escolar existente no local.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5536/ind_74_2025_016403.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5536/ind_74_2025_016403.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias nas condições estruturais e de trabalho do Cemitério Municipal.</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5537/ind_75_2025_016406.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5537/ind_75_2025_016406.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Público a concessão de descontos em Tributos Municipais, especialmente no Imposto Predial e Territorial Urbano (IPTU), às pessoas com deficiência.</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5541/indicacao_n76_017031.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5541/indicacao_n76_017031.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que determine ao setor competente a realização de decoração natalina nas principais vias, praças e prédios públicos do município de Indianópolis-MG.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5542/indicao_n_77_017033.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5542/indicao_n_77_017033.pdf</t>
   </si>
   <si>
     <t>Criação de Salas Multidisciplinares nas escolas da rede pública municipal, voltadas ao acompanhamento e atendimento educacional especializado de crianças que demandem suporte pedagógico e terapêutico específico</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5544/indicacao_n78_017575.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5544/indicacao_n78_017575.pdf</t>
   </si>
   <si>
     <t>Designação de um guarda-vigia para atuar na Farmácia Popular  Municipal.</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5552/indicacao_79_017517.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5552/indicacao_79_017517.pdf</t>
   </si>
   <si>
     <t>Conceda a isenção do pagamento da tarifa de travessia do lago de Miranda, por meio da balsa para pessoas com deficiência ou responsável legal, podendo, para tanto, ser criada uma carteirinha de identificação que contenha o nome da pessoa com deficiência e de seu responsável.</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5553/indicao_n80_2025_017656.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5553/indicao_n80_2025_017656.pdf</t>
   </si>
   <si>
     <t>Solicita que nas viagens realizadas pela Prefeitura Municipal com os grupos de idosos seja designado um profissional da área da saúde para acompanhar os participantes.</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5563/indicacao_n81_017919.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5563/indicacao_n81_017919.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que encaminhe Projeto de Lei concedendo subvenção social à Associação de Proteção Animal Amigo Urso, entidade que atua na defesa e bem-estar dos animais no município de Indianópolis-MG.</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5564/indicacao_n82_017921.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5564/indicacao_n82_017921.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma dos gols e a instalação de bebedouro para os atletas que utilizam a quadra esportiva situada no Centro Múltiplo Uso.</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5565/indicacao_n83_017923.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5565/indicacao_n83_017923.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de um Programa Municipal de Auxílio e Suporte aos Atletas portadores de Deficiência que representam o Município em competições esportivas.</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5567/indicacao_n84_017966.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5567/indicacao_n84_017966.pdf</t>
   </si>
   <si>
     <t>Solicita a revisão da Lei Municipal nº 2.109, de 2022, de modo a assegurar que o benefício do auxílio alimentação não sofra desconto quando se tratar de falta devidamente justificada de gestantes.</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5569/indicacao_n_85_017969.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5569/indicacao_n_85_017969.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que estude a possibilidade de instituir a gratificação au pagamento de hora extra aos Conselheiros Tutelares que , mesmo estando em sua folga, forem convocados para atuar em regimento de reforço nas demandas do Conselho Tutelar.</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5571/indicacao_n_86_018109.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5571/indicacao_n_86_018109.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal construção de redutores de velocidade na Avenida Tiradentes.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5352/requerimento_n1_005572.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5352/requerimento_n1_005572.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca do processo licitatório de alienação da área ao lado da balsa municipal.</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5354/requerimento_n2_005575.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5354/requerimento_n2_005575.pdf</t>
   </si>
   <si>
     <t>Solicita cronograma de atividades  esportivas programadas para o Exercício 2025.</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5355/requerimento_n3_005579.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5355/requerimento_n3_005579.pdf</t>
   </si>
   <si>
     <t>Solicita extratos bancários das contas correntes cujo titular é a Prefeitura Municipais de Indianópolis/MG.</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5361/requerimento_n4_005582.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5361/requerimento_n4_005582.pdf</t>
   </si>
   <si>
     <t>Solicita contratos de vigentes, contrato da balsa e contrato de permissão de uso de área com o Sindicato Rural.</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5385/requerimento_n5_007480.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5385/requerimento_n5_007480.pdf</t>
   </si>
   <si>
     <t>Solicita informações referente a obra de construção do Campo Society na Rua Hilário Ferreira de Souza.</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>José Ricardo Oliveira, Janizio Moacir Vaz de Resende, Leonardo Alves Vieira</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5392/requerimento_n6_007482.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5392/requerimento_n6_007482.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca dos valores arrecadados através da aplicação de multas ambientais dos últimos 24 (vinte e quatro) meses.</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5393/requerimento_n7_007484.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5393/requerimento_n7_007484.pdf</t>
   </si>
   <si>
     <t>Solicita cópia do contrato administrativo n° 061/2014 celebrado com a empresa Navegaçao e Escola Náutica Irmãos Corrêa.</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5394/requerimento_n8_007486.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5394/requerimento_n8_007486.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca do convênio com a Empresa que presta serviço de iluminação pública no município.</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5397/requerimento_n9_007488.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5397/requerimento_n9_007488.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca dos contratos realizados a Prefeitura Municipal e o Sindicato Rural, sendo eles de comodato, permuta. sessão de espaço e equipamento.</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5398/requerimento_n10_007490.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5398/requerimento_n10_007490.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos complementares acerca do Contrato Licitatório n° 044/2024. proveniente do processo n°176/2023 concorrência Pública n°002/2023.</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5426/req_11_009930.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5426/req_11_009930.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos complementares acerca do Contrato Administrativo n.º 044/2024, proveniente do processo n.º 176/2023 concorrência Pública n.º 002/2023.</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5434/req__009927.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5434/req__009927.pdf</t>
   </si>
   <si>
     <t>Solicita documentos e informações referente aos processos licitatórios de n° 04/2024, 09/2024 e 01/2025</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5435/req_13_009925.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5435/req_13_009925.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca da construção da Clínica de Fisioterapia no Município.</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5436/req_14_009922.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5436/req_14_009922.pdf</t>
   </si>
   <si>
     <t>Solicita documentos  e informações referente aos processos licitatórios de n° 01/2024, 07/2024 e 08/2024.</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5437/req_15_009920.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5437/req_15_009920.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca de procedimentos cirúrgicos pendentes no Município.</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
     <t>Clodoaldo José Borges</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5448/requerimento_n16_010226.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5448/requerimento_n16_010226.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca dos terrenos de propriedade do Município.</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5456/req_17_2025_011331.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5456/req_17_2025_011331.pdf</t>
   </si>
   <si>
     <t>Reitera as solicitações dos Requerimentos de n.º 12 e 14, acerca dos Processos Licitatório n.º 01/2024, 04/2024, 07/2024, 08/2024, 09/2024 e 01/2025.</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
     <t>Leonardo Alves Vieira, Janizio Moacir Vaz de Resende, José Ricardo Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5478/requerimento_n18_014142.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5478/requerimento_n18_014142.pdf</t>
   </si>
   <si>
     <t>Solicita informações atualizadas acerca dos contratos dos servidores efetivos, contratados e prestadores de serviço das Secretarias Municipais de Indianópolis-MG.</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
     <t>Janizio Moacir Vaz de Resende, José Ricardo Oliveira, Leonardo Alves Vieira, Mariosan Rodrigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5479/requerimento_n19_014145.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5479/requerimento_n19_014145.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca da movimentação e  dos valores arrecadados, dos anos de 2023 e 2024, no Fundo Municipal do Meio Ambiente.</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5502/requerimento_n20_de_2025_015938.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5502/requerimento_n20_de_2025_015938.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca dos equipamentos e quadro de funcionários da Estação de Tratamento de Esgoto (ETE) do Município.</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5503/requerimento_n21_de_2025_015933.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5503/requerimento_n21_de_2025_015933.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca do Programa “Morar Melhor” de reforma e melhoria das habitações populares.</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5504/requerimento_n22_de_2025_015928.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5504/requerimento_n22_de_2025_015928.pdf</t>
   </si>
   <si>
     <t>Solicita informações dos procedimentos adotados pela Secretaria Municipal de Saúde em relação aos atendimentos médicos realizados no Município de Indianópolis-MG.</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5527/requerimento_n23_017040.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5527/requerimento_n23_017040.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas acerca da movimentação financeira do Município de Indianópolis no exercício de 2025.</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5528/requerimento_n24_017038.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5528/requerimento_n24_017038.pdf</t>
   </si>
   <si>
     <t>Solicita informações complementares acerca do Programa "Morar Melhor" de reforma e melhoria das habitações populares.</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5529/requerimento_n25_017035.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5529/requerimento_n25_017035.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca das análises e estudos realizados pelo Executivo Municipal sobre a viabilidade das Indicações n.º 23 e 58, apresentadas por esta Casa Legislativa.</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5538/req26_2025_016409.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5538/req26_2025_016409.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas acerca da atual situação da Casa da Cultura, imóvel tombado, de propriedade do Município.</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5566/requerimento_27_017964.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5566/requerimento_27_017964.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas acerca dos loteamentos, cujas obras e projetos se encontram em andamento, no Município de Indianópolis-MG.</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5568/requerimento_n28_017961.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5568/requerimento_n28_017961.pdf</t>
   </si>
   <si>
     <t>Solicita informações referente ao controle de ponto e justificativas de faltas dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Selmo Alves de Souza</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5349/mensagem_no_4-_altera_ctm_desconto_iptu-_taxas.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5349/mensagem_no_4-_altera_ctm_desconto_iptu-_taxas.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único nos arts. 50 e 90 da Lei Complementar n.º 11, de 31 de dezembro de 1997, que dispõe sobre o Código Tributário do Município de Indianópolis MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5405/mensagem_no_9-__a_o_inciso_iv_ao_art._31_lei_complementar_n_52_-__zoneamento_-_habitacao_interesse_social.docx.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5405/mensagem_no_9-__a_o_inciso_iv_ao_art._31_lei_complementar_n_52_-__zoneamento_-_habitacao_interesse_social.docx.pdf</t>
   </si>
   <si>
     <t>Acresce o inciso IV ao art. 31 da Lei Complementar n.º 52, de 23 de julho de 2019.</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5461/mensagem_no_27_-_autoriza_alienacao_de_imoveis_minha_casa_minha_vida_-.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5461/mensagem_no_27_-_autoriza_alienacao_de_imoveis_minha_casa_minha_vida_-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alienar lotes urbanos, no âmbito do Programa “Minha Casa, Minha Vida” do Governo Federal.</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5524/mensagem_no_43_altera_a_lei_complementar_no_19_de_3_de_janeiro_de_2007_que_dispoe_o_plano_de_cargos_carreiras_e_vencimentos_d.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5524/mensagem_no_43_altera_a_lei_complementar_no_19_de_3_de_janeiro_de_2007_que_dispoe_o_plano_de_cargos_carreiras_e_vencimentos_d.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 19, de 3 de janeiro de 2007, que dispõe o Plano de Cargos, Carreiras e Vencimentos dos Servidores da Prefeitura Municipal de Indianópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5543/mensagem_n.o__46.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5543/mensagem_n.o__46.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II, da Lei Complementar n.º 11, de 31 de dezembro de 1997, que dispõe sobre o Código Tributário do Município de Indianópolis-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5547/projeto_de_lei_complementa_n6_017678.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5547/projeto_de_lei_complementa_n6_017678.pdf</t>
   </si>
   <si>
     <t>Acrescenta inciso ao artigo 51 da Lei Complementar nº 11, de 31 de dezembro de 1997, que dispõe sobre o Código Tributário do Município de Indianópolis, para conceder isenção do IPTU a pessoas com deficiência.</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
     <t>Daniel Alves Miranda, Marcos Túlio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5549/plc_n7_017682.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5549/plc_n7_017682.pdf</t>
   </si>
   <si>
     <t>Altera o art. 51 da Lei Complementar n.º 52, de 23 de julho de 2019, que dispõe sobre o Zoneamento, Uso e Ocupação do Solo do Município de Indianópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5395/mocoes_de_aplausos_n1.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5395/mocoes_de_aplausos_n1.pdf</t>
   </si>
   <si>
     <t>Consigno votos de aplausos aos policiais militares de Indianópolis, de modo especial aos que participaram das últimas ocorrências de homicidio  datada de 02 de março de 2025.</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5422/mocao_de_pesar_n2_010257.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5422/mocao_de_pesar_n2_010257.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Indianópolis, no uso de suas atribuições legais, apresenta esta Moção de Pesar pelo falecimento do senhor Evandro Borges de Miranda, ocorrido no dia 18 de março de 2025.</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5421/mocao_de_pesar_n3_010259.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5421/mocao_de_pesar_n3_010259.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Indianópolis, no uso de suas atribuições legais, vem, por meio desta Moção, registrar seu profundo pesar pelo falecimento prematuro do senhor Jaison Bernardes, ocorrido no dia 19 de março de 2025.</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5449/mocao_de_aplauso_n4_010210.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5449/mocao_de_aplauso_n4_010210.pdf</t>
   </si>
   <si>
     <t>Consigna votos de aplausos aos profissionais da educação de Indianópolis-MG que receberam Certificado referente ao Programa “Compromisso Nacional Criança Alfabetizada” no evento de entrega do Selo de Ouro ocorrido em 15 de abril de 2025.</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5457/mocao_5_2025_011284.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5457/mocao_5_2025_011284.pdf</t>
   </si>
   <si>
     <t>Consigna votos de aplausos a Associação dos Cavaleiros de Indianópolis-ACI referente a Cavalhada realizada no dia 25 de maio de 2025 neste Município.</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5465/nocao_de_pesar_n06_013281.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5465/nocao_de_pesar_n06_013281.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Indianópolis, no uso de suas atribuições legais, vem por meio desta Moção, registrar seu profundo pesar pelo falecimento do senhor Alzerino Alves Rabelo, ocorrido no dia 12 de junho de 2025, aos 94 anos de idade.</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5481/mocao_n_07_014147.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5481/mocao_n_07_014147.pdf</t>
   </si>
   <si>
     <t>Consigna votos de aplausos aos policiais militares do 53° Batalhão da Polícia Militar de Araguari-MG, de modo especial aos que participaram da ocorrência datada de 30 de junho de 2025.</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>José Ricardo Oliveira, Clodoaldo José Borges, Daniel Alves Miranda, Janizio Moacir Vaz de Resende, Leonardo Alves Vieira, Marcos Túlio da Silva, Mariosan Rodrigues da Silva, Rafael de Almeida Jacó, Welbemar Alves Xavier</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5491/mocao_de_pesar_n08_014445.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5491/mocao_de_pesar_n08_014445.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Indianópolis, no uso de suas atribuições legais, apresenta esta Moção de Pesar  pelo falecimento da Professora Gerlene Aparecida do Nascimento, ocorrido no dia 01/08/2025.</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5496/mocao_de_pesar_n09_de_2025_015187.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5496/mocao_de_pesar_n09_de_2025_015187.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Indianópolis, Estado de Minas Gerais, por iniciativa do Vereador Clodoaldo José Borges e com o apoio unânime dos demais vereadores desta Casa Legislativa, manifesta, por meio desta Moção, seu profundo pesar pelo falecimento do senhor Wellington José Borges, ocorrido na última semana.</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5509/mocao_n_10_105671.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5509/mocao_n_10_105671.pdf</t>
   </si>
   <si>
     <t>Consigna votos de aplausos a Sra. Marivânia Márcia Borges, pelos relevantes serviços prestados à frente da Secretaria Municipal de Saúde de Indianópolis-MG.</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5545/mocao_de_aplausos_n12_106957.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5545/mocao_de_aplausos_n12_106957.pdf</t>
   </si>
   <si>
     <t>Consigna votos de aplausos a Sra. Karoline Lara Corrêa , coroada como '' Miss Brasil Café 2026,'' na 13º edição do evento.</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5551/mocao_13_de_2025.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5551/mocao_13_de_2025.pdf</t>
   </si>
   <si>
     <t>Consigna votos de aplausos ao 53º Batalhão da Polícia Militar, pela realização da Ação Cívico - Social - ACISO, ocorrida no dia 28 de outubro de 2025, neste Município.</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5554/mocao_n14_017676.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5554/mocao_n14_017676.pdf</t>
   </si>
   <si>
     <t>Consigna votos de aplausos aos policiais militares de Indianópolis, de modo especial aos que participaram das últimas ocorrências de recuperação e prisão, datada e registrada em 01 de novembro de 2025.</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5562/mocao_de_aplausos_n15_017958.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5562/mocao_de_aplausos_n15_017958.pdf</t>
   </si>
   <si>
     <t>Consigna votos de aplausos aos profissionais da educação de Indianópolis-MG que foram homenageadas no evento do Programa “Compromisso Nacional Criança Alfabetizada”, ocorrido em 27 de novembro de 2025.</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5573/mocao_16_018107.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5573/mocao_16_018107.pdf</t>
   </si>
   <si>
     <t>Consigna votos de aplausos ao Médico, Dr. Eduardo Pereira Silva, pelos serviços médicos prestados ao Município de Indianópolis-MG .</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5574/mocao_17_108126.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5574/mocao_17_108126.pdf</t>
   </si>
   <si>
     <t>Consigna votos de aplausos ao Sr. Renato Alves da Silva, motorista da Prefeitura Municipal, lotado no transporte da AMVAP Saúde, e à Sra. Maria das Graças Pereira da Silva, auxiliar no transporte, em reconhecimento ao relevante trabalho desempenhado, que culminou na premiação de Destaque da AMVAP Saúde.</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5575/mocao.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5575/mocao.pdf</t>
   </si>
   <si>
     <t>Consigna votos de aplausos ao Sr. Carlos_x000D_
 Roberto dos Santos, em reconhecimento aos_x000D_
 relevantes, contínuos e inestimáveis serviços_x000D_
 prestados ao Município ao longo de quase 37_x000D_
 (trinta e sete) anos de dedicação à Prefeitura_x000D_
 Municipal, exercendo suas funções na área de_x000D_
 manutenção e conservação do sistema da Rede de_x000D_
 Esgoto.</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Marcos Túlio da Silva, Janizio Moacir Vaz de Resende, Clodoaldo José Borges</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5353/pr_1_2025_005472.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5353/pr_1_2025_005472.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n.º 177, de 12 de dezembro de 2012, que estabelece o Regimento Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5512/pr_2_2025_016426.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5512/pr_2_2025_016426.pdf</t>
   </si>
   <si>
     <t>Aprova a proposta de Orçamento da Câmara Municipal de Indianópolis-MG, para o exercício de 2026.</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
     <t>Clodoaldo José Borges, Janizio Moacir Vaz de Resende, Marcos Túlio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5550/projeto_resolucao_n3_2025_107171.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5550/projeto_resolucao_n3_2025_107171.pdf</t>
   </si>
   <si>
     <t>Altera o art. 52 do Regimento Interno da Câmara Municipal de Indianópolis.</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5572/projeto_de_resolucao_n4_108091.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5572/pr4_2025_109091.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Integridade, composto de Conselho e Código de Conduta da  Câmara Municipal de Indianópolis-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFC - Comissão de Finanças e Controle</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5539/pj_de_decreto_legislativo_1.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5539/pj_de_decreto_legislativo_1.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Executivo Municipal de Indianópolis, Estado de Minas Gerais, relativas ao exercício financeiro de 2015, e mantém o parecer prévio do Tribunal de Contas de Minas Gerais.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5346/mensagem_no_1-2025.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5346/mensagem_no_1-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de profissionais para atender à Política Municipal de Educação Especial instituída pela Lei Municipal n.º 2.087, de 25 de abril de 2022, fixa vencimentos e dá outras providências.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5347/mensagem_no_2-__altera_a_lei_municipal_no_1.955-_agente_saude.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5347/mensagem_no_2-__altera_a_lei_municipal_no_1.955-_agente_saude.pdf</t>
   </si>
   <si>
     <t>Cria vagas para os cargos de Agente Comunitário de Saúde (ACS) e de Agente de Combate às Endemias (ACE), sob regime previsto na Lei Municipal n.º 1.955, de 31 de agosto de 2018.</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5348/mensagem_no_3-__reajuste_-_acs_e_ace.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5348/mensagem_no_3-__reajuste_-_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ao reajuste do piso salarial dos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE) do Município de Indianópolis MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5350/mensagem_no_5-__desconto_divida_ativa_2024.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5350/mensagem_no_5-__desconto_divida_ativa_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder desconto nos juros e multas para pagamento de débitos tributários ou não tributários vencidos até 31 de dezembro de 2024, inscritos ou não em dívida ativa, e dá outras providências.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5351/pl5_2025_098944.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5351/pl5_2025_098944.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar premiação, em pecúnia, aos três blocos carnavalescos melhor classificados no carnaval 2025 de Indianópolis MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5377/projeto_de_lei_n_6_2025_005718.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5377/projeto_de_lei_n_6_2025_005718.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de concessão, aplicação e prestação de contas de diárias para cobertura das despesas com viagens dos vereadores no âmbito da_x000D_
 Câmara Municipal de Indianópolis – MG, na forma que especifica.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5386/pl7_2025_007296.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5386/pl7_2025_007296.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização dos cargos em comissão e função de confiança na estrutura administrativa da Câmara Municipal de Indianópolis, unificando e substituindo normas anteriores e dá outras providências.</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5396/projeto_de_lei_08_101179.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5396/projeto_de_lei_08_101179.pdf</t>
   </si>
   <si>
     <t>Institui a contratação de Jovem Aprendiz nas empresas que prestam serviços à Prefeitura de Indianópolis-MG e dá outras providências.</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5403/mensagem_n7_007598.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5403/mensagem_n7_007598.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos vencimentos básicos dos servidores do magistério público municipal, cujas carreiras estão previstas na Lei n.º 1.362, de 12 de fevereiro de 2003.</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5404/mensagem_n8_007607.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5404/mensagem_n8_007607.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual, na forma do inciso X, do art. 37, da Constituição Federal, aos vencimentos dos servidores públicos do Poder Executivo do Município de Indianópolis MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5406/pl_11_2025_mensagem_10.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5406/pl_11_2025_mensagem_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para concessão de premiação em pecúnia às três equipes melhores classificadas, ao artilheiro e ao goleiro com menos gols sofridos na Copa Municipal de Futebol de Campo Leandro Eduardo dos Reis de Indianópolis- MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5407/mensagem_n.o_11_dispoe_sobre_a_autorizacao_de_uso__por_teceiros_de_bens_publico.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5407/mensagem_n.o_11_dispoe_sobre_a_autorizacao_de_uso__por_teceiros_de_bens_publico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de uso, por terceiros, de bens públicos destinados a práticas esportivas, e dá outras providências.</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5408/mensagem_pl_n13_007622.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5408/mensagem_pl_n13_007622.pdf</t>
   </si>
   <si>
     <t>Fixa novo valor do piso de vencimentos dos servidores públicos municipais de Indianópolis-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5414/mensagem_no_13-_consorcio_ciminas.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5414/mensagem_no_13-_consorcio_ciminas.pdf</t>
   </si>
   <si>
     <t>Aprova o Contrato de Consórcio Público e o Estatuto Social do Consórcio Interfederativo Minas Gerais (CIMINAS), autorizando o ingresso do Município de Indianópolis, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5415/mensagem_no_14-altera_lei_n.o2.031_estrutura_administrativa_2025..pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5415/mensagem_no_14-altera_lei_n.o2.031_estrutura_administrativa_2025..pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.031, de 1º de abril de 2021, dispõe sobre a estrutura administrativa da Prefeitura Municipal de Indianópolis e dá outras providências.</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5416/mensagem_n.15_institui_gratificacao_responsabilidade_tecnica_enfermeiro_e_cirugiao_dentista..pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5416/mensagem_n.15_institui_gratificacao_responsabilidade_tecnica_enfermeiro_e_cirugiao_dentista..pdf</t>
   </si>
   <si>
     <t>Institui gratificação por exercício de Responsabilidade Técnica a ser paga a profissionais de saúde que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5417/projeto_de_lei_n17_de_2025_007865.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5417/projeto_de_lei_n17_de_2025_007865.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual da remuneração dos servidores do Poder Legislativo do Município de Indianópolis, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5425/projeto_de_lei_n18_008478.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5425/projeto_de_lei_n18_008478.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para contratação de plano de assistência à saúde para os servidores e vereadores da Câmara Municipal, com previsão de coparticipação e dá outras providências.</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5427/mensagem_no_16-_subvencao_sindicato-_plano_trabalho.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5427/mensagem_no_16-_subvencao_sindicato-_plano_trabalho.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência de recursos financeiros ao Sindicato Rural de Indianópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5428/mensagem_no_17-_suplementacao_anulacao-_devolucao_restituicao_ld.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5428/mensagem_no_17-_suplementacao_anulacao-_devolucao_restituicao_ld.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito suplementar por anulação, e dá outras providências.</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5430/mensagem_no_18-_autoriza_emprestimo_bdmg.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5430/mensagem_no_18-_autoriza_emprestimo_bdmg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Indianópolis MG, a contratar com o Banco de Desenvolvimento de Minas Gerais S/A (BDMG), operações de crédito com outorga de garantia, e dá outras providências.</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5431/mensagem_n19_008843.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5431/mensagem_n19_008843.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes a serem observadas na elaboração da Lei Orçamentária do Município de Indianópolis, Estado de Minas Gerais, para o exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5438/mensagem_n19_009938.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5438/mensagem_n19_009938.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar o pagamento de premiação cultural e conceder auxílio financeiro a pessoas físicas, referentes à edição do Show de Calouros de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5439/mensagem_n_20_-pagamentos-de-talentos-2025.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5439/mensagem_n_20_-pagamentos-de-talentos-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder auxílio financeiro a artistas participantes do Festival Talentos da Terra –Edição 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5440/pl25_2025_010655.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5440/pl25_2025_010655.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Fluxo de Atendimento Integrado e do Protocolo de Atenção Integral à Proteção de Crianças e Adolescentes Vítimas ou Testemunhas de Violência no Município de Indianópolis – MG e dá outras providências.</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5443/mensagem_n.o_23.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5443/mensagem_n.o_23.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social à Associação dos Cavaleiros de Indianópolis (ACI), no exercício de 2025.</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5444/mensagem_no_24_-__altera_o_art._da_lei_2.288-_anistia_desconto_nos_juros..pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5444/mensagem_no_24_-__altera_o_art._da_lei_2.288-_anistia_desconto_nos_juros..pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º, e o §1º, da Lei Municipal n.º 2.288, de 18 de março de 2025, que autoriza a concessão de descontos sobre juros e multas para pagamento de débitos tributários e não tributários, e dá outras providências.</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5445/mensagem_no_25_-__altera_a_lei_1.780-__beneficios_eventuais.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5445/mensagem_no_25_-__altera_a_lei_1.780-__beneficios_eventuais.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.780, de 10 de abril de 2012, que institui o Programa de Concessão de Benefícios Eventuais – PROVIDA, e dá outras providências.</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5452/mensagem_no_26_auxilio_financeiro_corrida_rides.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5452/mensagem_no_26_auxilio_financeiro_corrida_rides.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de premiação em dinheiro aos atletas classificados na 1ª Corrida Rides Run de Indianópolis, autoriza abertura de crédito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5467/projeto_de_lei_n30_014232.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5467/projeto_de_lei_n30_014232.pdf</t>
   </si>
   <si>
     <t>Denomina de Quadra Poliesportiva "Leonardo José Alves" a quadra poliesportiva localizada na Praça Ormezinda Miranda, localizada na quadra n.º 101 do Conjunto Santana no Município de Indianópolis-MG e dá outras providências.</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5468/pl31__013876.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5468/pl31__013876.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação da lista de medicamentos disponibilizados nas farmácias municipais e dos relatórios dos médicos plantonistas, incluindo suas especialidades, nas páginas eletrônicas oficiais de Prefeitura Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
     <t>Janizio Moacir Vaz de Resende, Rafael de Almeida Jacó</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5474/projeto_de_lei_n32_de_2025_014267.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5474/projeto_de_lei_n32_de_2025_014267.pdf</t>
   </si>
   <si>
     <t>Denomina de Campo Society “Leandro Eduardo dos Reis” a Campo Society localizado na Rua Hilário Ferreira de Souza, com a Rua Santa Ana no Município de Indianópolis-MG e dá outras providências.</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5477/mensagem_n28_pl33_014275.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5477/mensagem_n28_pl33_014275.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial por anulação e dá outras providências.</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5480/mensagen_n29_pl_n34_014300.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5480/mensagen_n29_pl_n34_014300.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre despesas de viagem do Prefeito e Vice-Prefeito do Município de Indianópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5482/mensagem_no_30-__denominacao_centro_de_fisioterapia.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5482/mensagem_no_30-__denominacao_centro_de_fisioterapia.pdf</t>
   </si>
   <si>
     <t>Denomina prédio público municipal.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5485/lei_muni_2316_105291.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5485/lei_muni_2316_105291.pdf</t>
   </si>
   <si>
     <t>Altera a Denominação  do Logradouro Público que Menciona.</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5487/mensagem_no_32-__autoriza_contratacao_para_aps-_emulti.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5487/mensagem_no_32-__autoriza_contratacao_para_aps-_emulti.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de profissionais para atender equipes multiprofissionais na APS – eMulti e à Estratégia Saúde da Família, fixa vencimentos e dá outras providências.</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5488/mensagem_no_33.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5488/mensagem_no_33.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único ao art. 27 da Lei Municipal n.º 1.940, de 6 de fevereiro de 2018.</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5493/mensagem_34_-_protocolar-assinado-assinado.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5493/mensagem_34_-_protocolar-assinado-assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alienar, de forma gratuita, lotes urbanos, no âmbito do Programa “Minha Casa, Minha Vida” do Governo Federal.</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5494/mensagem_35_protocolar.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5494/mensagem_35_protocolar.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de bens imóveis públicos ao Fundo de Arrendamento Residencial - FAR, administrado pela Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5495/mensagem_no_36.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5495/mensagem_no_36.pdf</t>
   </si>
   <si>
     <t>Prorroga por doze meses a vigência do Plano Municipal de Educação – PME, e dá outras providências.</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5498/projeto_de_lei_42_105830.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5498/projeto_de_lei_42_105830.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Rua “Marechal Deodoro” para Rua “Wellington José Borges”, no Município de Indianópolis-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5500/mensagem_n.o_37_autoriza_a_transferencia_de_contribuicao_financeira_a_associacao_desportiva_indianopolense_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5500/mensagem_n.o_37_autoriza_a_transferencia_de_contribuicao_financeira_a_associacao_desportiva_indianopolense_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência de contribuição financeira à Associação Desportiva Indianopolense, e dá outras providências.</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5501/mensagem_38.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5501/mensagem_38.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5507/projeto_de_lei_45_105615.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5507/projeto_de_lei_45_105615.pdf</t>
   </si>
   <si>
     <t>Revoga artigo 5º da Lei Municipal n.º 1.676, de 2 de dezembro de 2008.</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5508/ppa_2026__2029_015519.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5508/ppa_2026__2029_015519.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Purianual para o Quadriênio 2026 a 2029 do Município de Indianópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5516/mensagem_no_40.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5516/mensagem_no_40.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.270 de 5 de novembro de 2024, que estima a receita e fixa a despesa do Município de Indianópolis-MG, para exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5517/mensagem_no_41.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5517/mensagem_no_41.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução da carga horária do servidor público municipal que seja pai ou mãe, tutor, curador ou responsável legal de pessoas com Transtorno do Espectro Autista (TEA), e dá outras providências.</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5519/projeto_de_lei_n_49_de_2025_105922.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5519/projeto_de_lei_n_49_de_2025_105922.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o uso de percentual das arrecadações do Fundo Municipal do  Meio Ambiente para ações de proteção e cuidado com animais de rua, e dá outas providências.</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5520/projeto_de__lei_50_015919.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5520/projeto_de__lei_50_015919.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prevenção e punição administrativa aos maus-tratos e ao abandono de animais domésticos e considerados em situação de rua, nas zonas urbana e rural do Município de Indianópolis/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5523/mensagem_no_42_autoriza_a_celebracao_de_acordo_de_cooperacao_entre_o_estado_de_minas_gerais_por_intermedio_da_policia_civil_e_o_municipio_de_indianopolis-mg.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5523/mensagem_no_42_autoriza_a_celebracao_de_acordo_de_cooperacao_entre_o_estado_de_minas_gerais_por_intermedio_da_policia_civil_e_o_municipio_de_indianopolis-mg.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de acordo de cooperação entre o Estado de Minas Gerais, por intermédio da Polícia Civil e o Município de Indianópolis-MG.</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5532/mensagem_44_-_loa_2026.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5532/mensagem_44_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Indianópolis-MG, para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5540/mensagem_n45_017854.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5540/mensagem_n45_017854.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para pagamento de incentivo financeiro no âmbito do Programa Nacional de Qualificação da Assistência Farmacêutica no Sistema Único de Saúde – QUALIFAR-SUS – Eixo Estrutura, referente ao exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5546/projeto_lei_n54_017658.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5546/projeto_lei_n54_017658.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão do ensino da matéria “Educação Financeira”, de forma transversal, nos anos finais do Ensino Fundamental da rede de educação pública do Município de Indianópolis-MG e dá outras providências.</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5555/mensagem_n.o__48.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5555/mensagem_n48_pl_55_018182.pdf</t>
   </si>
   <si>
     <t>Revoga o §1º, do art. 5º, da Lei Municipal n.º 1.848, de 30 de junho de 2014, que cria o Conselho Municipal do Desporto, dispõe sobre a concessão de subvenções e auxílios às entidades esportivas, e dá outras providências.</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5556/mensagem_no_49-_subvencao_bea.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5556/mensagem_no_49-_subvencao_bea.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social à Beneficência Evangélica Araguarina (BEA), no exercício de 2026.</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5557/mensagem_no_50-_subvencao_padre_panfilio_2025.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5557/mensagem_no_50-_subvencao_padre_panfilio_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social ao Lar dos Idosos Padre Panfílio de Nova Ponte-MG, no exercício de 2026.</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5558/mensagem_no_51_-_subvencao_folia_reis_2025.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5558/mensagem_no_51_-_subvencao_folia_reis_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social à Associação das Folias de Reis de Indianópolis, no exercício de 2026.</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5559/mensagem_52_pl_n59_017896.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5559/mensagem_52_pl_n59_017896.pdf</t>
   </si>
   <si>
     <t>Altera a denominação de vias de circulação localizadas no Residencial Tamboré Miranda, no Município de Indianópolis-MG.</t>
   </si>
   <si>
     <t>5560</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5560/mensagem_n53_017904.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5560/mensagem_n53_017904.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar premiação, em pecúnia, aos três blocos carnavalescos vencedores e à Rainha do Carnaval 2026 de Indianópolis-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5561/memsagem_n54_017911.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5561/memsagem_n54_017911.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder gratificação especial, em parcela única, aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE) do Município de Indianópolis-MG.</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5570/mensagem_no_55.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5570/mensagem_no_55.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar o repasse do incentivo adicional do Componente de Qualidade do Piso da Atenção Primária à Saúde (PAP) aos profissionais da Atenção Primária do Município de Indianópolis-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
     <t>LOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à LOM</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5486/mensagem_no_31_-_emenda_a_lei_organica_municipal.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5486/mensagem_no_31_-_emenda_a_lei_organica_municipal.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo ao art. 77 da Lei Orgânica do Município de Indianópolis-MG.</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5548/mensagem_n.o__47.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5548/mensagem_n.o__47.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo ao art. 105, da Lei Orgânica do Município de Indianópolis/MG.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2641,67 +2641,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5358/indicacao_n1_005478.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5359/indicacao_2_005479.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5356/ind_3_2025_098869.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5360/ind_4_2025_005482.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5357/ind_5_2025__098870.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5362/indicacao_n6_005559.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5363/indicacao_n7_005560.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5364/indicacao_n8_005562.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5365/indicacao_n9_005563.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5366/indicacao_n10_005564.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5367/indicacao_11_005566.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5368/indicacao_n12_005567.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5369/indicacao_n13_005568.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5370/indicacao_n14_005569.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5371/ind_15_2025_005650.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5373/ind_16_2025_005648.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5374/ind_17_2025_005646.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5372/ind_18_2025_005644.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5375/ind_19_2025_005642.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5376/ind_20_2025_005641.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5378/ind_21_2025_005786.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5379/ind_22_2025_005788.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5381/indicacao_n23_007454.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5382/imdicacao_n24_007452.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5383/indicacao_n25_007450.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5384/indicacao_n26_007448.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5388/indicacao_n27_007446.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5389/indicacao_n28_007444.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5390/indicacao_n29_007442.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5391/indicao_n30_007440.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5399/ind_31_101440.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5400/indicacao_n32_007571.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5401/indicacao_n33_007573.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5402/indicacao_n34_007569.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5423/indicacao_n35_008055.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5424/ind_36__009918.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5432/ind_37__009916.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5433/ind_38__009914.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5442/ind_39__009912.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5447/indicacao_n40_de_2025_010229.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5450/indicacao_n41_010957.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5451/indicacao_n42_010955.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5453/ind_43_2025_011282.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5454/ind_44_2025_011329.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5455/ind_45_2025_011280.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5462/indicacao_n47_013283.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5463/indicacao_n_48_013285.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5464/indicacao_n49_013287.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5466/ind_50_013890.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5472/indicacao_n51_014109.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5473/indiccao_n52_014107.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5471/indicacao_n53_014100.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5475/indicacao_n54_014098.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5476/indicacao_n55_014116.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5483/indicacao_n56_de_2025_014403.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5484/indicacao_n57_de_2025_014398.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5489/indicacao_n58_014433.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5490/indicacao_n59_014443.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5497/indicacao_n60_de_2025_015185.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5499/indicacao_61_-_vet_do_campo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5505/indicacao_n_62_105665.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5506/indicacao_n_63_105661.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5510/indicacao_n_64_105663.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5514/indicacao_n_65_105667.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5515/indicacao_n_66_105669.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5518/indicacao_67__015835.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5521/indicacao_68_105889.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5522/indicacao_69_016053.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5525/indicacao_n70_017026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5526/indicacao_n71_017028.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5530/indicacao_n72_016348.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5531/indicacao_n73_016346.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5536/ind_74_2025_016403.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5537/ind_75_2025_016406.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5541/indicacao_n76_017031.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5542/indicao_n_77_017033.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5544/indicacao_n78_017575.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5552/indicacao_79_017517.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5553/indicao_n80_2025_017656.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5563/indicacao_n81_017919.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5564/indicacao_n82_017921.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5565/indicacao_n83_017923.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5567/indicacao_n84_017966.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5569/indicacao_n_85_017969.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5571/indicacao_n_86_018109.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5352/requerimento_n1_005572.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5354/requerimento_n2_005575.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5355/requerimento_n3_005579.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5361/requerimento_n4_005582.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5385/requerimento_n5_007480.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5392/requerimento_n6_007482.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5393/requerimento_n7_007484.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5394/requerimento_n8_007486.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5397/requerimento_n9_007488.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5398/requerimento_n10_007490.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5426/req_11_009930.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5434/req__009927.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5435/req_13_009925.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5436/req_14_009922.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5437/req_15_009920.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5448/requerimento_n16_010226.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5456/req_17_2025_011331.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5478/requerimento_n18_014142.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5479/requerimento_n19_014145.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5502/requerimento_n20_de_2025_015938.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5503/requerimento_n21_de_2025_015933.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5504/requerimento_n22_de_2025_015928.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5527/requerimento_n23_017040.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5528/requerimento_n24_017038.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5529/requerimento_n25_017035.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5538/req26_2025_016409.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5566/requerimento_27_017964.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5568/requerimento_n28_017961.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5349/mensagem_no_4-_altera_ctm_desconto_iptu-_taxas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5405/mensagem_no_9-__a_o_inciso_iv_ao_art._31_lei_complementar_n_52_-__zoneamento_-_habitacao_interesse_social.docx.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5461/mensagem_no_27_-_autoriza_alienacao_de_imoveis_minha_casa_minha_vida_-.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5524/mensagem_no_43_altera_a_lei_complementar_no_19_de_3_de_janeiro_de_2007_que_dispoe_o_plano_de_cargos_carreiras_e_vencimentos_d.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5543/mensagem_n.o__46.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5547/projeto_de_lei_complementa_n6_017678.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5549/plc_n7_017682.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5395/mocoes_de_aplausos_n1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5422/mocao_de_pesar_n2_010257.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5421/mocao_de_pesar_n3_010259.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5449/mocao_de_aplauso_n4_010210.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5457/mocao_5_2025_011284.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5465/nocao_de_pesar_n06_013281.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5481/mocao_n_07_014147.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5491/mocao_de_pesar_n08_014445.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5496/mocao_de_pesar_n09_de_2025_015187.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5509/mocao_n_10_105671.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5545/mocao_de_aplausos_n12_106957.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5551/mocao_13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5554/mocao_n14_017676.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5562/mocao_de_aplausos_n15_017958.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5573/mocao_16_018107.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5574/mocao_17_108126.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5575/mocao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5353/pr_1_2025_005472.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5512/pr_2_2025_016426.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5550/projeto_resolucao_n3_2025_107171.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5572/projeto_de_resolucao_n4_108091.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5539/pj_de_decreto_legislativo_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5346/mensagem_no_1-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5347/mensagem_no_2-__altera_a_lei_municipal_no_1.955-_agente_saude.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5348/mensagem_no_3-__reajuste_-_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5350/mensagem_no_5-__desconto_divida_ativa_2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5351/pl5_2025_098944.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5377/projeto_de_lei_n_6_2025_005718.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5386/pl7_2025_007296.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5396/projeto_de_lei_08_101179.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5403/mensagem_n7_007598.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5404/mensagem_n8_007607.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5406/pl_11_2025_mensagem_10.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5407/mensagem_n.o_11_dispoe_sobre_a_autorizacao_de_uso__por_teceiros_de_bens_publico.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5408/mensagem_pl_n13_007622.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5414/mensagem_no_13-_consorcio_ciminas.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5415/mensagem_no_14-altera_lei_n.o2.031_estrutura_administrativa_2025..pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5416/mensagem_n.15_institui_gratificacao_responsabilidade_tecnica_enfermeiro_e_cirugiao_dentista..pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5417/projeto_de_lei_n17_de_2025_007865.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5425/projeto_de_lei_n18_008478.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5427/mensagem_no_16-_subvencao_sindicato-_plano_trabalho.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5428/mensagem_no_17-_suplementacao_anulacao-_devolucao_restituicao_ld.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5430/mensagem_no_18-_autoriza_emprestimo_bdmg.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5431/mensagem_n19_008843.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5438/mensagem_n19_009938.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5439/mensagem_n_20_-pagamentos-de-talentos-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5440/pl25_2025_010655.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5443/mensagem_n.o_23.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5444/mensagem_no_24_-__altera_o_art._da_lei_2.288-_anistia_desconto_nos_juros..pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5445/mensagem_no_25_-__altera_a_lei_1.780-__beneficios_eventuais.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5452/mensagem_no_26_auxilio_financeiro_corrida_rides.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5467/projeto_de_lei_n30_014232.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5468/pl31__013876.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5474/projeto_de_lei_n32_de_2025_014267.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5477/mensagem_n28_pl33_014275.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5480/mensagen_n29_pl_n34_014300.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5482/mensagem_no_30-__denominacao_centro_de_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5485/lei_muni_2316_105291.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5487/mensagem_no_32-__autoriza_contratacao_para_aps-_emulti.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5488/mensagem_no_33.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5493/mensagem_34_-_protocolar-assinado-assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5494/mensagem_35_protocolar.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5495/mensagem_no_36.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5498/projeto_de_lei_42_105830.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5500/mensagem_n.o_37_autoriza_a_transferencia_de_contribuicao_financeira_a_associacao_desportiva_indianopolense_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5501/mensagem_38.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5507/projeto_de_lei_45_105615.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5508/ppa_2026__2029_015519.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5516/mensagem_no_40.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5517/mensagem_no_41.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5519/projeto_de_lei_n_49_de_2025_105922.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5520/projeto_de__lei_50_015919.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5523/mensagem_no_42_autoriza_a_celebracao_de_acordo_de_cooperacao_entre_o_estado_de_minas_gerais_por_intermedio_da_policia_civil_e_o_municipio_de_indianopolis-mg.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5532/mensagem_44_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5540/mensagem_n45_017854.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5546/projeto_lei_n54_017658.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5555/mensagem_n.o__48.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5556/mensagem_no_49-_subvencao_bea.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5557/mensagem_no_50-_subvencao_padre_panfilio_2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5558/mensagem_no_51_-_subvencao_folia_reis_2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5559/mensagem_52_pl_n59_017896.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5560/mensagem_n53_017904.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5561/memsagem_n54_017911.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5570/mensagem_no_55.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5486/mensagem_no_31_-_emenda_a_lei_organica_municipal.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5548/mensagem_n.o__47.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5358/indicacao_n1_005478.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5359/indicacao_2_005479.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5356/ind_3_2025_098869.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5360/ind_4_2025_005482.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5357/ind_5_2025__098870.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5362/indicacao_n6_005559.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5363/indicacao_n7_005560.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5364/indicacao_n8_005562.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5365/indicacao_n9_005563.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5366/indicacao_n10_005564.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5367/indicacao_11_005566.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5368/indicacao_n12_005567.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5369/indicacao_n13_005568.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5370/indicacao_n14_005569.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5371/ind_15_2025_005650.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5373/ind_16_2025_005648.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5374/ind_17_2025_005646.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5372/ind_18_2025_005644.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5375/ind_19_2025_005642.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5376/ind_20_2025_005641.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5378/ind_21_2025_005786.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5379/ind_22_2025_005788.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5381/indicacao_n23_007454.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5382/imdicacao_n24_007452.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5383/indicacao_n25_007450.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5384/indicacao_n26_007448.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5388/indicacao_n27_007446.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5389/indicacao_n28_007444.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5390/indicacao_n29_007442.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5391/indicao_n30_007440.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5399/ind_31_101440.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5400/indicacao_n32_007571.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5401/indicacao_n33_007573.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5402/indicacao_n34_007569.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5423/indicacao_n35_008055.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5424/ind_36__009918.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5432/ind_37__009916.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5433/ind_38__009914.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5442/ind_39__009912.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5447/indicacao_n40_de_2025_010229.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5450/indicacao_n41_010957.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5451/indicacao_n42_010955.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5453/ind_43_2025_011282.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5454/ind_44_2025_011329.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5455/ind_45_2025_011280.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5462/indicacao_n47_013283.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5463/indicacao_n_48_013285.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5464/indicacao_n49_013287.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5466/ind_50_013890.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5472/indicacao_n51_014109.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5473/indiccao_n52_014107.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5471/indicacao_n53_014100.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5475/indicacao_n54_014098.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5476/indicacao_n55_014116.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5483/indicacao_n56_de_2025_014403.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5484/indicacao_n57_de_2025_014398.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5489/indicacao_n58_014433.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5490/indicacao_n59_014443.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5497/indicacao_n60_de_2025_015185.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5499/indicacao_61_-_vet_do_campo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5505/indicacao_n_62_105665.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5506/indicacao_n_63_105661.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5510/indicacao_n_64_105663.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5514/indicacao_n_65_105667.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5515/indicacao_n_66_105669.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5518/indicacao_67__015835.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5521/indicacao_68_105889.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5522/indicacao_69_016053.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5525/indicacao_n70_017026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5526/indicacao_n71_017028.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5530/indicacao_n72_016348.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5531/indicacao_n73_016346.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5536/ind_74_2025_016403.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5537/ind_75_2025_016406.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5541/indicacao_n76_017031.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5542/indicao_n_77_017033.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5544/indicacao_n78_017575.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5552/indicacao_79_017517.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5553/indicao_n80_2025_017656.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5563/indicacao_n81_017919.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5564/indicacao_n82_017921.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5565/indicacao_n83_017923.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5567/indicacao_n84_017966.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5569/indicacao_n_85_017969.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5571/indicacao_n_86_018109.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5352/requerimento_n1_005572.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5354/requerimento_n2_005575.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5355/requerimento_n3_005579.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5361/requerimento_n4_005582.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5385/requerimento_n5_007480.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5392/requerimento_n6_007482.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5393/requerimento_n7_007484.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5394/requerimento_n8_007486.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5397/requerimento_n9_007488.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5398/requerimento_n10_007490.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5426/req_11_009930.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5434/req__009927.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5435/req_13_009925.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5436/req_14_009922.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5437/req_15_009920.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5448/requerimento_n16_010226.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5456/req_17_2025_011331.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5478/requerimento_n18_014142.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5479/requerimento_n19_014145.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5502/requerimento_n20_de_2025_015938.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5503/requerimento_n21_de_2025_015933.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5504/requerimento_n22_de_2025_015928.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5527/requerimento_n23_017040.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5528/requerimento_n24_017038.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5529/requerimento_n25_017035.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5538/req26_2025_016409.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5566/requerimento_27_017964.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5568/requerimento_n28_017961.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5349/mensagem_no_4-_altera_ctm_desconto_iptu-_taxas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5405/mensagem_no_9-__a_o_inciso_iv_ao_art._31_lei_complementar_n_52_-__zoneamento_-_habitacao_interesse_social.docx.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5461/mensagem_no_27_-_autoriza_alienacao_de_imoveis_minha_casa_minha_vida_-.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5524/mensagem_no_43_altera_a_lei_complementar_no_19_de_3_de_janeiro_de_2007_que_dispoe_o_plano_de_cargos_carreiras_e_vencimentos_d.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5543/mensagem_n.o__46.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5547/projeto_de_lei_complementa_n6_017678.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5549/plc_n7_017682.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5395/mocoes_de_aplausos_n1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5422/mocao_de_pesar_n2_010257.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5421/mocao_de_pesar_n3_010259.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5449/mocao_de_aplauso_n4_010210.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5457/mocao_5_2025_011284.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5465/nocao_de_pesar_n06_013281.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5481/mocao_n_07_014147.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5491/mocao_de_pesar_n08_014445.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5496/mocao_de_pesar_n09_de_2025_015187.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5509/mocao_n_10_105671.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5545/mocao_de_aplausos_n12_106957.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5551/mocao_13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5554/mocao_n14_017676.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5562/mocao_de_aplausos_n15_017958.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5573/mocao_16_018107.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5574/mocao_17_108126.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5575/mocao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5353/pr_1_2025_005472.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5512/pr_2_2025_016426.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5550/projeto_resolucao_n3_2025_107171.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5572/pr4_2025_109091.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5539/pj_de_decreto_legislativo_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5346/mensagem_no_1-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5347/mensagem_no_2-__altera_a_lei_municipal_no_1.955-_agente_saude.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5348/mensagem_no_3-__reajuste_-_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5350/mensagem_no_5-__desconto_divida_ativa_2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5351/pl5_2025_098944.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5377/projeto_de_lei_n_6_2025_005718.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5386/pl7_2025_007296.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5396/projeto_de_lei_08_101179.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5403/mensagem_n7_007598.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5404/mensagem_n8_007607.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5406/pl_11_2025_mensagem_10.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5407/mensagem_n.o_11_dispoe_sobre_a_autorizacao_de_uso__por_teceiros_de_bens_publico.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5408/mensagem_pl_n13_007622.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5414/mensagem_no_13-_consorcio_ciminas.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5415/mensagem_no_14-altera_lei_n.o2.031_estrutura_administrativa_2025..pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5416/mensagem_n.15_institui_gratificacao_responsabilidade_tecnica_enfermeiro_e_cirugiao_dentista..pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5417/projeto_de_lei_n17_de_2025_007865.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5425/projeto_de_lei_n18_008478.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5427/mensagem_no_16-_subvencao_sindicato-_plano_trabalho.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5428/mensagem_no_17-_suplementacao_anulacao-_devolucao_restituicao_ld.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5430/mensagem_no_18-_autoriza_emprestimo_bdmg.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5431/mensagem_n19_008843.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5438/mensagem_n19_009938.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5439/mensagem_n_20_-pagamentos-de-talentos-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5440/pl25_2025_010655.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5443/mensagem_n.o_23.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5444/mensagem_no_24_-__altera_o_art._da_lei_2.288-_anistia_desconto_nos_juros..pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5445/mensagem_no_25_-__altera_a_lei_1.780-__beneficios_eventuais.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5452/mensagem_no_26_auxilio_financeiro_corrida_rides.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5467/projeto_de_lei_n30_014232.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5468/pl31__013876.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5474/projeto_de_lei_n32_de_2025_014267.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5477/mensagem_n28_pl33_014275.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5480/mensagen_n29_pl_n34_014300.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5482/mensagem_no_30-__denominacao_centro_de_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5485/lei_muni_2316_105291.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5487/mensagem_no_32-__autoriza_contratacao_para_aps-_emulti.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5488/mensagem_no_33.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5493/mensagem_34_-_protocolar-assinado-assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5494/mensagem_35_protocolar.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5495/mensagem_no_36.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5498/projeto_de_lei_42_105830.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5500/mensagem_n.o_37_autoriza_a_transferencia_de_contribuicao_financeira_a_associacao_desportiva_indianopolense_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5501/mensagem_38.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5507/projeto_de_lei_45_105615.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5508/ppa_2026__2029_015519.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5516/mensagem_no_40.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5517/mensagem_no_41.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5519/projeto_de_lei_n_49_de_2025_105922.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5520/projeto_de__lei_50_015919.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5523/mensagem_no_42_autoriza_a_celebracao_de_acordo_de_cooperacao_entre_o_estado_de_minas_gerais_por_intermedio_da_policia_civil_e_o_municipio_de_indianopolis-mg.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5532/mensagem_44_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5540/mensagem_n45_017854.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5546/projeto_lei_n54_017658.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5555/mensagem_n48_pl_55_018182.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5556/mensagem_no_49-_subvencao_bea.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5557/mensagem_no_50-_subvencao_padre_panfilio_2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5558/mensagem_no_51_-_subvencao_folia_reis_2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5559/mensagem_52_pl_n59_017896.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5560/mensagem_n53_017904.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5561/memsagem_n54_017911.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5570/mensagem_no_55.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5486/mensagem_no_31_-_emenda_a_lei_organica_municipal.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/5548/mensagem_n.o__47.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H208"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="195.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="234.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="233.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7739,51 +7739,51 @@
       </c>
       <c r="G195" s="1" t="s">
         <v>715</v>
       </c>
       <c r="H195" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
         <v>717</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
         <v>229</v>
       </c>
       <c r="D196" t="s">
         <v>562</v>
       </c>
       <c r="E196" t="s">
         <v>563</v>
       </c>
       <c r="F196" t="s">
-        <v>287</v>
+        <v>463</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>718</v>
       </c>
       <c r="H196" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
         <v>720</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
         <v>233</v>
       </c>
       <c r="D197" t="s">
         <v>562</v>
       </c>
       <c r="E197" t="s">
         <v>563</v>
       </c>
       <c r="F197" t="s">