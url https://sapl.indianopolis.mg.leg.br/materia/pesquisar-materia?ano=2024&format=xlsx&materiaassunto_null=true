--- v0 (2025-11-21)
+++ v1 (2026-04-19)
@@ -54,1054 +54,1054 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CRISTIANE DIAS DE OLIVEIRA RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4737/ind_84_2024_089292.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4737/ind_84_2024_089292.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal melhor redistribuição dos pacientes do Município que necessitam de atendimento psicológico.</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>CRISTIANE DIAS DE OLIVEIRA RODRIGUES, Marcos Túlio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5049/ind_85_2024_090497.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5049/ind_85_2024_090497.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal disponibilizar monitores para atuar nas vans escolares que transportam alunos, especialmente das zonas rural até a urbana.</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5197/ind_86_090662.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5197/ind_86_090662.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a contratação de serviços de medicina do trabalho para promoção e preservação da saúde dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5198/ind_87_090660.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5198/ind_87_090660.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a aquisição e emprego da tecnologia de liberação de mosquitos transgênicos, chamados Aedes do Bem, por ser uma técnica inovadora e segura para o combate ao mosquito Aedes Aegypti, transmissor das doenças dengue, zika e Chikungunya.</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5216/ind_88_2024_091959.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5216/ind_88_2024_091959.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a iluminação e sinalização da ponte sobre o Córrego Manoel Velho, na Estrada Euclides José Borges, que dá acesso ao Lago de Miranda.</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5212/ind_89_2024_091960.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5212/ind_89_2024_091960.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de defesa longitudinal contínua de concreto ou de metal (guard-rail) e sinalização da ponte sobre o Córrego Manoel Velho, na Estrada Manoel Rochinha, que dá acesso ao Município de Nova Ponte-MG.</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>CRISTIANE DIAS DE OLIVEIRA RODRIGUES, JANICLEIDE ALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5244/ind_90_092154.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5244/ind_90_092154.pdf</t>
   </si>
   <si>
     <t>Solicita medidas de apoio e proteção dos direitos da mulher.</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5296/inf_91_2024_095119.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5296/inf_91_2024_095119.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a extensão da rede de energia elétrica e iluminação pública nas vias que menciona.</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Welbemar Alves Xavier</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5297/ind_92_2024_095120.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5297/ind_92_2024_095120.pdf</t>
   </si>
   <si>
     <t>Solicita a criação, na cidade, de casa de abrigo para pessoas idosas.</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>ELMAR FERNANDES DE RESENDE, JANICLEIDE ALVES DA SILVA, JOSÉ HELVÉCIO FERNANDES DE REZENDE, LINDOMAR JOSÉ DOS REIS, Marcos Túlio da Silva, Rafael de Almeida Jacó, Welbemar Alves Xavier</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5299/ind_93_095153.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5299/ind_93_095153.pdf</t>
   </si>
   <si>
     <t>Solicita a anulação de escritura pública de doação de bem imóvel do Município, para fins de regularização da propriedade, em razão de falta de comprovação de posse pelos donatários.</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5302/ind_94_2024_095500.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5302/ind_94_2024_095500.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de meio-fio na Rua Joaquim de Oliveira Carvalho, na altura dos números duzentos e noventa até o número trezentos e dez.</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5306/indicacao_95_000283.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5306/indicacao_95_000283.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal reinscrever ou instalar placa identificadora do nome do bem público, Parque de Exposição Agropecuária e Industrial Raul Pereira, localizado nas margens da rodovia Acesso 900-MG 1105, Rodovia Prefeito Waldemar Magalhães.</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Rafael de Almeida Jacó</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5321/req_7_2024_001653.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5321/req_7_2024_001653.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal informações sobre os tratores de propriedade do Município.</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>JOSÉ HELVÉCIO FERNANDES DE REZENDE, CRISTIANE DIAS DE OLIVEIRA RODRIGUES, ELMAR FERNANDES DE RESENDE, JANICLEIDE ALVES DA SILVA, JOSÉ JOAQUIM PINTO (BARROSO), LINDOMAR JOSÉ DOS REIS, Marcos Túlio da Silva, Rafael de Almeida Jacó</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5336/req_n8_2024_002521.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5336/req_n8_2024_002521.pdf</t>
   </si>
   <si>
     <t>Solicita o recadastramento de todos os eleitores do Município de Indianópolis-MG</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Lindomar Amaro Borges</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5248/mensagem_n.o_18____-_altera_lei_complementar_no_51.docx.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5248/mensagem_n.o_18____-_altera_lei_complementar_no_51.docx.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar n.º 51, de 23 de julho de 2019, que dispõe sobre o parcelamento do solo no Município de Indianópolis-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5300/mensagem_no_26._-_altera_codigo_tributario-_atualiza_taxas_cemiterios..docx.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5300/mensagem_no_26._-_altera_codigo_tributario-_atualiza_taxas_cemiterios..docx.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n.º 11, de 13 de dezembro de 1997 - Código Tributário Municipal, especificamente às taxas instituídas pelo Município.</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5305/mensagem_no_28_altera_lei_complementar_n_51_e_52_-_parcelamento_e__zoneamento__cc.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5305/mensagem_no_28_altera_lei_complementar_n_51_e_52_-_parcelamento_e__zoneamento__cc.pdf</t>
   </si>
   <si>
     <t>Altera o § 5º do art. 25, da Lei Complementar n.º 51, de 23 de julho de 2019, e o §2º do art. 38, da Lei Complementar n.º 52, de 23 de julho de 2019.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>CRISTIANE DIAS DE OLIVEIRA RODRIGUES, ELMAR FERNANDES DE RESENDE, JANICLEIDE ALVES DA SILVA, JOSÉ HELVÉCIO FERNANDES DE REZENDE, JOSÉ JOAQUIM PINTO (BARROSO), LINDOMAR JOSÉ DOS REIS, Marcos Túlio da Silva, Rafael de Almeida Jacó, Welbemar Alves Xavier</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5199/mocao_49_2024_090702.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5199/mocao_49_2024_090702.pdf</t>
   </si>
   <si>
     <t>Consigna aplausos aos responsáveis pelo 25º Encontro de Folias de Reis, realizado na Cidade de Indianópolis-MG, no último dia 28 de janeiro.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>JOSÉ HELVÉCIO FERNANDES DE REZENDE</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5245/moacao_50_092128.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5245/moacao_50_092128.pdf</t>
   </si>
   <si>
     <t>Consigna votos de aplausos à merendeira Eliene Aparecida Borges da Silva e à nutricionista Leandra de Araújo Nunes, ambas da rede municipal de ensino, pela classificação da referida merendeira para a etapa regional do Reality Show Audiovisual Vida de Merendeira, realizado e organizado pelo Fundo Nacional de Desenvolvimento da Educação (FNDE).</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5252/mocao_51_092903.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5252/mocao_51_092903.pdf</t>
   </si>
   <si>
     <t>Consigna votos de aplausos ao Padre Silvano Dias de Ávila pelos trinta anos de ordenação sacerdotal.</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Marcos Túlio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5265/mocao_52_093158.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5265/mocao_52_093158.pdf</t>
   </si>
   <si>
     <t>Consigna votos de aplausos aos servidores públicos municipais Renato Alves da Silva, motorista e Maria das Graças Pereira da Silva, auxiliar de serviços gerais.</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5264/mocao_53_093140.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5264/mocao_53_093140.pdf</t>
   </si>
   <si>
     <t>Consigna aplausos ao Diácono Selmo alves de Souza por servir o altar no Santuário Nacional de Aparecida, no dia 21 de abril.</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5267/mocao_de_apoio_54_093900.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5267/mocao_de_apoio_54_093900.pdf</t>
   </si>
   <si>
     <t>Consigna votos de apoio ao Congresso Nacional em razão do movimento ofensivo ao conselho Federal de Medicina (CFM), iniciado com a publicação da Resolução CFM n.º 2.378, de 2024, que seja desagravado o referido Conselho e mantido em suas atribuições próprias.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5303/mocao_55_095547.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5303/mocao_55_095547.pdf</t>
   </si>
   <si>
     <t>Consigna votos de aplausos ao vereador Welbemar Alves Xavier, Sargento da reserva da PM de Minas Gerais, pelos relevantes serviços prestados à Polícia Militar e à população do Município de Indianópolis.</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Welbemar Alves Xavier, José Joaquim Pinto (Barroso), Marcos Túlio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5307/pr_7_2024_000634.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5307/pr_7_2024_000634.pdf</t>
   </si>
   <si>
     <t>Aprova a proposta de Orçamento da Câmara Municipal de Indianópolis-MG, para o exercício de 2025.</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5312/pr_8_2024_096602.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5312/pr_8_2024_096602.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o subsídio do vereador, nos termos do art. 179, da Constituição do Estado de Minas Gerais, e art. 29, VI, alínea "a", da Constituição Federal.</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5317/pr9_2024_001048.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5317/pr9_2024_001048.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a custear despesa com viagem para o exterior de vereador, em missão técnica, e dá outras providências.</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5332/pr10_2024_002580.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5332/pr10_2024_002580.pdf</t>
   </si>
   <si>
     <t>Modifica redação, acrescenta e revoga artigos do Regimento Interno da Câmara Municipal de Indianópolis/MG.</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFC - Comissão de Finanças e Controle</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5314/pdl_7_2024_000800.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5314/pdl_7_2024_000800.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Executivo Municipal de Indianópolis, Estado de Minas Gerias, relativas ao exercício financeiro de 2016, e mantém o parecer prévio do Tribunal de Contas de Minas Gerais.</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5318/pr9_2024_001048.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5318/pr9_2024_001048.pdf</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5331/pdl9_2024_002592.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5331/pdl9_2024_002592.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Indianópolis, e a condecoração Medalha de Sant'Ana às pessoas que especifica.</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5341/projeto_de_decreto_legislativo_004615.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5341/projeto_de_decreto_legislativo_004615.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Integridade, composto de Conselho e Código de Conduta da Câmara de Indianópolis/MG e dá outras providências.</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>LINDOMAR AMARO BORGES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4736/pl218_2024_089539.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4736/pl218_2024_089539.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder desconto nos juros e multas para pagamento de débitos tributários o não tributários vencidos até 31 de Dezembro de 2023, inscritos ou não em dívida ativa, e dá outras providências.</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4902/pl219_2024_090145.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4902/pl219_2024_090145.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual da remuneração dos servidores do Poder Legislativo do Município de Indianópolis, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4901/pl220_2024___1_090163.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4901/pl220_2024___1_090163.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no Orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4911/pl221_2024_090138.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4911/pl221_2024_090138.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual dos subsídios do Vereador e do Presidente da Câmara Municipal de Indianópolis, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5196/pl222_2024_090698.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5196/pl222_2024_090698.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de desconto no pagamento à vista do Imposto sobre a Propriedade Predial e Territorial Urbana (IPTU) e o pagamento do IPTU e das taxas de serviços urbanos do Município de Indianópolis-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5200/pl223_2024_090849.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5200/pl223_2024_090849.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do piso salarial dos Agentes Comunitários de Saúde (ACS), Agentes de Combate às Endemias (ACE) do Município de Indianópolis-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5201/pl_224_processo_247_091241.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5201/pl_224_processo_247_091241.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desenvolver ações e aporte de Contrapartida Municipal para implementar o Programa Minha Casa Minha Vida para Município, e dá outras providências.</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5206/pl225_2024_091830.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5206/pl225_2024_091830.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de artifício e artefatos pirotécnicos com estampido em todo o perímetro urbano da cidade e áreas urbanas localizadas na zona rural do Município de Indianópolis-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5208/pl227__2024_091874.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5208/pl227__2024_091874.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Delegar Concessão de Serviços Públicos de Manejo de Resíduos Sólidos total ou parcial, e dá outras providências.</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5218/mensagem_n.8.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5218/mensagem_n.8.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.937, de 30 de janeiro de 2018, que dispõe sobre a concessão de auxílio-alimentação aos servidores públicos municipais ocupantes de cargos de provimento efetivo e em comissão, do Poder Executivo de Indianópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5219/mensagem_n.9.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5219/mensagem_n.9.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual, na forma do inciso X, do art. 37, da Constituição Federal, aos vencimentos dos servidores públicos do Poder Executivo do Município de Indianópolis-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5220/mensagem_n.10.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5220/mensagem_n.10.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual, na forma do inciso X, do art. 37, da Constituição Federal, ao subsídio do Prefeito, Vice-Prefeito, Secretários, Procurador Geral e Controlador Interno do Município de Indianópolis-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5221/mensagem_n.11.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5221/mensagem_n.11.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos vencimentos básicos dos servidores do magistério público municipal, cujas carreiras estão previstas na Lei n.º 1.362, de 12 de_x000D_
 fevereiro de 2003.</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5222/mensagem_n.12.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5222/mensagem_n.12.pdf</t>
   </si>
   <si>
     <t>Fixa novo valor do piso de vencimentos dos servidores públicos municipais de Indianópolis/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5239/pl233_2024_1_092075.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5239/pl233_2024_1_092075.pdf</t>
   </si>
   <si>
     <t>Altera o valor do auxílio-alimentação criado pela Lei Municipal n.º 1.988, de 25 de novembro de 2019, que dispõe sobre a concessão de auxílio-alimentação aos ocupantes de cargos de provimento efetivo e em comissão e contratados por tempo determinado, do quadro de pessoal do Poder Legislativo de Indianópolis-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5242/mensagem_n.o_13-_projeto_de_lei_convenio_prefeitura_araguari.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5242/mensagem_n.o_13-_projeto_de_lei_convenio_prefeitura_araguari.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5241/mensagem_no_14.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5241/mensagem_no_14.pdf</t>
   </si>
   <si>
     <t>Cria e extingue cargos e funções gratificadas que especifica na Estrutura Administrativa da Prefeitura Municipal de Indianópolis e dá outras providências.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5243/mensagem_n.o_15_-_pagamentos_show_de_calouros_2024.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5243/mensagem_n.o_15_-_pagamentos_show_de_calouros_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar o pagamento de premiação cultural e conceder auxílio financeiro a pessoas físicas, referentes à edição do Show de Calouros de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5246/mensagem_no_16.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5246/mensagem_no_16.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos, da Lei Municipal n.º 2.055, de 1º de dezembro de 2021, que “dispõe sobre o Plano Plurianual do Município de Indianópolis-MG para o quadriênio 2022 a 2025, o anexo I- Metas e Prioridades  da Lei Municipal nº 2.102, de 21 de junho de 2022, que estabelece as diretrizes a serem observadas na elaboração da Lei Orçamentária do Município de Indianópolis, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5247/mensagem_n.o_17-_suplementacao_especial_-construcao_centro_adm.docx.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5247/mensagem_n.o_17-_suplementacao_especial_-construcao_centro_adm.docx.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial com a utilização de recursos provenientes de anulação total ou parcial de dotações orçamentárias.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5249/mensagem_n.o_19-_altera_anexo.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5249/mensagem_n.o_19-_altera_anexo.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos, da Lei Municipal n.º 2.055, de 1º de dezembro de 2021, que dispõe sobre o Plano Plurianual do Município de Indianópolis-MG para o quadriênio 2022 a 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5250/mensagem_n.o_20_-_ldo_2025..pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5250/mensagem_n.o_20_-_ldo_2025..pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes a serem observadas na elaboração da Lei Orçamentária do Município de Indianópolis, Estado de Minas Gerais, para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5251/mensagem_n.o_21-_cistri-_samu_ir.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5251/mensagem_n.o_21-_cistri-_samu_ir.pdf</t>
   </si>
   <si>
     <t>Destina ao CISTRI o produto da Arrecadação do Imposto da União Sobre a Renda e Proventos de qualquer natureza, incidente na fonte, sobre rendimentos pagos pelo CISTRI, a qualquer título, e dá outras providências.</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5263/mensagem_n.o_22-_aprova_a_escola_em_tempo_integral.docx.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5263/mensagem_n.o_22-_aprova_a_escola_em_tempo_integral.docx.pdf</t>
   </si>
   <si>
     <t>Define as diretrizes gerais a serem observadas na Implantação da Política de Educação em Escola de Tempo Integral.</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5292/mensagem_n.o_23-_autoriza_subvencao_sindicato_rural..pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5292/mensagem_n.o_23-_autoriza_subvencao_sindicato_rural..pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência de recursos financeiros ao Sindicato Rural de Indianópolis e dá outras providências.</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5293/mensagem_no_24-_aquisicao_cascalheira.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5293/mensagem_no_24-_aquisicao_cascalheira.pdf</t>
   </si>
   <si>
     <t>Autoriza a aquisição de imóvel rural  que menciona para fins  de extração de  jazidas de cascalho, e dá outras providências.</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5295/mensagem_n.o_25-.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5295/mensagem_n.o_25-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a regularizar a posse de terceiros em imóveis de propriedade do Município de Indianópolis-MG, localizados na zona urbana.</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5301/mensagem_n.o_27_autoriza_subvencao_centro_espirita_irma_hilda_2024._1.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5301/mensagem_n.o_27_autoriza_subvencao_centro_espirita_irma_hilda_2024._1.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social ao Centro Espírita Irmã Hilda, no exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5308/pl_247_2024_000656.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5308/pl_247_2024_000656.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio do Prefeito, do Vice-Prefeito e dos Secretários Municipais de Indianópolis/MG; para o mandato de 2025 a 2028, e dá outras providências.</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5309/mensagem_no_29_altera__anexos_ppa-_ldo.docx.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5309/mensagem_no_29_altera__anexos_ppa-_ldo.docx.pdf</t>
   </si>
   <si>
     <t>Promove revisão dos anexos da Lei Municipal nº 2.055, de 1º de dezembro de 2021, que dispõe sobre o Plano Plurianual do Município de Indianópolis para o quadriênio 2022 a 2025, e dá outras providências, e da Lei Municipal nº 2.198, de 21 de junho de 2023, que estabelece as diretrizes a serem observadas na elaboração da Lei Orçamentária do Município de Indianópolis, Estado de Minas Gerais, para o exercício de 2024.</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5310/pl_249_2024_loa2025.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5310/pl_249_2024_loa2025.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Indianópolis, MG, para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5311/mensagem_no_31_residuos_solidos_indianopolis.doc.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5311/mensagem_no_31_residuos_solidos_indianopolis.doc.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes, critérios e procedimentos para os geradores, a coleta, o transporte e a destinação final dos resíduos da construção civil, disciplinando as ações necessárias para minimizar os impactos ambientais.</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5313/mensagem_no_32__altera_as_leisn_2.198_e_2226.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5313/mensagem_no_32__altera_as_leisn_2.198_e_2226.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais n.º 2.198, de 21 de junho de 2023, que dispõe sobre as diretrizes orçamentarias para o exercício de 2024, e n.º 2.226 de 13 de outubro de 2023, que estima a receita e fixa a despesa do Município de Indianópolis-MG, para exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5315/mensagem_n.o_33_agricultura_familiar.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5315/mensagem_n.o_33_agricultura_familiar.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Aquisição de Alimentos da Agricultura Familiar no Município de Indianópolis por meio de Chamada Pública destinado ao PAA (Programa de Aquisição de Alimentos) e ao PNAE (Programa Nacional de Alimentação Escolar).</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5316/mensagem_no_34-_projeto_de_lei__politica_bem_estar-educacao.docx.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5316/mensagem_no_34-_projeto_de_lei__politica_bem_estar-educacao.docx.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Bem-Estar, Saúde e Qualidade de Vida no Trabalho e Valorização dos Profissionais da Educação e dá outras providências.</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5319/mensagem_no_35_-_subvencao_folia_reis_2025_1.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5319/mensagem_no_35_-_subvencao_folia_reis_2025_1.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social à Associação das Folias de Reis de Indianópolis, no exercício de 2025.</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>JOSÉ JOAQUIM PINTO (BARROSO), Rafael de Almeida Jacó</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5320/pl255_2024_001650.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5320/pl255_2024_001650.pdf</t>
   </si>
   <si>
     <t>Denomina de Gustavo da Silva Borges Amaro, o prédio público municipal que menciona.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5326/mensagem_no_36-_subvencao_bea_2025.docx.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5326/mensagem_no_36-_subvencao_bea_2025.docx.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social à Beneficência Evangélica Araguarina (BEA), no exercício de 2025.</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5327/mensagem_no_37-_subvencao_padre_panfilio_2025.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5327/mensagem_no_37-_subvencao_padre_panfilio_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção social ao Lar dos Idosos Padre Panfílio de Nova Ponte - MG, no exercício de 2025.</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5330/mensagem_no_38.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5330/mensagem_no_38.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inspeção sanitária e industrial de produtos de origem animal no município de Indianópolis-MG, autoriza a gestão associada do serviço, revoga a Lei Municipal nº 1.779, de 1º de abril de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5334/mensagem_no_39-_convenio_com_pm_.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5334/mensagem_no_39-_convenio_com_pm_.pdf</t>
   </si>
   <si>
     <t>Autoriza a assinatura de Convênio entre o Estado de Minas Gerais, por intermédio da Policia Militar e o Município de Indianópolis-MG.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5335/mensagem_no_40-_denomina_cemiterio_municipal-parque_dos_ipes-.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5335/mensagem_no_40-_denomina_cemiterio_municipal-parque_dos_ipes-.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao novo cemitério municipal.</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>Lindomar Amaro Borges, LINDOMAR AMARO BORGES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5337/mensagem_no_41.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5337/mensagem_no_41.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder Gratificação Especial, em única parcela, aos Agentes Comunitários de Saúde e Agentes de Endemias do Município de Indianópolis.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5338/mensagem_no_42-_denomina_centro_de_combate_a_endemias.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5338/mensagem_no_42-_denomina_centro_de_combate_a_endemias.pdf</t>
   </si>
   <si>
     <t>Denomina prédio público municipal.</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5339/mensagem_no_43-_denomina_praca_conjunto_santana.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5339/mensagem_no_43-_denomina_praca_conjunto_santana.pdf</t>
   </si>
   <si>
     <t>Dá denominação a praça do conjunto Santana.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5340/mensagem_no44_-_denomina_praca_centro_referencia.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5340/mensagem_no44_-_denomina_praca_centro_referencia.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro público municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>LOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à LOM</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5333/pelo_1_2024_002910.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5333/pelo_1_2024_002910.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 20, da Lei Orgânica do Município de Indianópolis, Estado de Minas Gerais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1408,67 +1408,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4737/ind_84_2024_089292.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5049/ind_85_2024_090497.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5197/ind_86_090662.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5198/ind_87_090660.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5216/ind_88_2024_091959.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5212/ind_89_2024_091960.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5244/ind_90_092154.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5296/inf_91_2024_095119.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5297/ind_92_2024_095120.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5299/ind_93_095153.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5302/ind_94_2024_095500.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5306/indicacao_95_000283.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5321/req_7_2024_001653.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5336/req_n8_2024_002521.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5248/mensagem_n.o_18____-_altera_lei_complementar_no_51.docx.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5300/mensagem_no_26._-_altera_codigo_tributario-_atualiza_taxas_cemiterios..docx.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5305/mensagem_no_28_altera_lei_complementar_n_51_e_52_-_parcelamento_e__zoneamento__cc.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5199/mocao_49_2024_090702.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5245/moacao_50_092128.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5252/mocao_51_092903.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5265/mocao_52_093158.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5264/mocao_53_093140.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5267/mocao_de_apoio_54_093900.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5303/mocao_55_095547.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5307/pr_7_2024_000634.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5312/pr_8_2024_096602.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5317/pr9_2024_001048.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5332/pr10_2024_002580.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5314/pdl_7_2024_000800.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5318/pr9_2024_001048.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5331/pdl9_2024_002592.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5341/projeto_de_decreto_legislativo_004615.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4736/pl218_2024_089539.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4902/pl219_2024_090145.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4901/pl220_2024___1_090163.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4911/pl221_2024_090138.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5196/pl222_2024_090698.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5200/pl223_2024_090849.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5201/pl_224_processo_247_091241.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5206/pl225_2024_091830.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5208/pl227__2024_091874.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5218/mensagem_n.8.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5219/mensagem_n.9.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5220/mensagem_n.10.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5221/mensagem_n.11.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5222/mensagem_n.12.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5239/pl233_2024_1_092075.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5242/mensagem_n.o_13-_projeto_de_lei_convenio_prefeitura_araguari.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5241/mensagem_no_14.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5243/mensagem_n.o_15_-_pagamentos_show_de_calouros_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5246/mensagem_no_16.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5247/mensagem_n.o_17-_suplementacao_especial_-construcao_centro_adm.docx.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5249/mensagem_n.o_19-_altera_anexo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5250/mensagem_n.o_20_-_ldo_2025..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5251/mensagem_n.o_21-_cistri-_samu_ir.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5263/mensagem_n.o_22-_aprova_a_escola_em_tempo_integral.docx.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5292/mensagem_n.o_23-_autoriza_subvencao_sindicato_rural..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5293/mensagem_no_24-_aquisicao_cascalheira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5295/mensagem_n.o_25-.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5301/mensagem_n.o_27_autoriza_subvencao_centro_espirita_irma_hilda_2024._1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5308/pl_247_2024_000656.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5309/mensagem_no_29_altera__anexos_ppa-_ldo.docx.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5310/pl_249_2024_loa2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5311/mensagem_no_31_residuos_solidos_indianopolis.doc.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5313/mensagem_no_32__altera_as_leisn_2.198_e_2226.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5315/mensagem_n.o_33_agricultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5316/mensagem_no_34-_projeto_de_lei__politica_bem_estar-educacao.docx.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5319/mensagem_no_35_-_subvencao_folia_reis_2025_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5320/pl255_2024_001650.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5326/mensagem_no_36-_subvencao_bea_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5327/mensagem_no_37-_subvencao_padre_panfilio_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5330/mensagem_no_38.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5334/mensagem_no_39-_convenio_com_pm_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5335/mensagem_no_40-_denomina_cemiterio_municipal-parque_dos_ipes-.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5337/mensagem_no_41.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5338/mensagem_no_42-_denomina_centro_de_combate_a_endemias.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5339/mensagem_no_43-_denomina_praca_conjunto_santana.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5340/mensagem_no44_-_denomina_praca_centro_referencia.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5333/pelo_1_2024_002910.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4737/ind_84_2024_089292.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5049/ind_85_2024_090497.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5197/ind_86_090662.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5198/ind_87_090660.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5216/ind_88_2024_091959.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5212/ind_89_2024_091960.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5244/ind_90_092154.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5296/inf_91_2024_095119.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5297/ind_92_2024_095120.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5299/ind_93_095153.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5302/ind_94_2024_095500.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5306/indicacao_95_000283.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5321/req_7_2024_001653.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5336/req_n8_2024_002521.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5248/mensagem_n.o_18____-_altera_lei_complementar_no_51.docx.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5300/mensagem_no_26._-_altera_codigo_tributario-_atualiza_taxas_cemiterios..docx.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5305/mensagem_no_28_altera_lei_complementar_n_51_e_52_-_parcelamento_e__zoneamento__cc.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5199/mocao_49_2024_090702.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5245/moacao_50_092128.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5252/mocao_51_092903.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5265/mocao_52_093158.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5264/mocao_53_093140.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5267/mocao_de_apoio_54_093900.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5303/mocao_55_095547.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5307/pr_7_2024_000634.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5312/pr_8_2024_096602.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5317/pr9_2024_001048.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5332/pr10_2024_002580.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5314/pdl_7_2024_000800.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5318/pr9_2024_001048.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5331/pdl9_2024_002592.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5341/projeto_de_decreto_legislativo_004615.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4736/pl218_2024_089539.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4902/pl219_2024_090145.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4901/pl220_2024___1_090163.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/4911/pl221_2024_090138.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5196/pl222_2024_090698.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5200/pl223_2024_090849.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5201/pl_224_processo_247_091241.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5206/pl225_2024_091830.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5208/pl227__2024_091874.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5218/mensagem_n.8.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5219/mensagem_n.9.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5220/mensagem_n.10.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5221/mensagem_n.11.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5222/mensagem_n.12.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5239/pl233_2024_1_092075.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5242/mensagem_n.o_13-_projeto_de_lei_convenio_prefeitura_araguari.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5241/mensagem_no_14.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5243/mensagem_n.o_15_-_pagamentos_show_de_calouros_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5246/mensagem_no_16.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5247/mensagem_n.o_17-_suplementacao_especial_-construcao_centro_adm.docx.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5249/mensagem_n.o_19-_altera_anexo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5250/mensagem_n.o_20_-_ldo_2025..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5251/mensagem_n.o_21-_cistri-_samu_ir.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5263/mensagem_n.o_22-_aprova_a_escola_em_tempo_integral.docx.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5292/mensagem_n.o_23-_autoriza_subvencao_sindicato_rural..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5293/mensagem_no_24-_aquisicao_cascalheira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5295/mensagem_n.o_25-.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5301/mensagem_n.o_27_autoriza_subvencao_centro_espirita_irma_hilda_2024._1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5308/pl_247_2024_000656.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5309/mensagem_no_29_altera__anexos_ppa-_ldo.docx.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5310/pl_249_2024_loa2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5311/mensagem_no_31_residuos_solidos_indianopolis.doc.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5313/mensagem_no_32__altera_as_leisn_2.198_e_2226.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5315/mensagem_n.o_33_agricultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5316/mensagem_no_34-_projeto_de_lei__politica_bem_estar-educacao.docx.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5319/mensagem_no_35_-_subvencao_folia_reis_2025_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5320/pl255_2024_001650.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5326/mensagem_no_36-_subvencao_bea_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5327/mensagem_no_37-_subvencao_padre_panfilio_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5330/mensagem_no_38.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5334/mensagem_no_39-_convenio_com_pm_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5335/mensagem_no_40-_denomina_cemiterio_municipal-parque_dos_ipes-.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5337/mensagem_no_41.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5338/mensagem_no_42-_denomina_centro_de_combate_a_endemias.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5339/mensagem_no_43-_denomina_praca_conjunto_santana.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5340/mensagem_no44_-_denomina_praca_centro_referencia.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2024/5333/pelo_1_2024_002910.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="243.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="163.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="162.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>