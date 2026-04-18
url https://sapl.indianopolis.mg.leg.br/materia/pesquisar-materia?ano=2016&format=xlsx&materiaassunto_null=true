--- v0 (2025-10-09)
+++ v1 (2026-04-18)
@@ -54,788 +54,788 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>WANILTON JOSÉ BORGES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1174/indi_1_de_2016_017396.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1174/indi_1_de_2016_017396.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 1, DE 2016.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>WESLEY JOSÉ DA ROCHA NAVES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1175/indi_2_de_2016_017395.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1175/indi_2_de_2016_017395.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 2, DE 2016.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>SILDO ANTÔNIO PEDROIS</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1176/indi_3_de_2016_017394.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1176/indi_3_de_2016_017394.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 3, DE 2016.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>DOUGLAS ALEXANDRE BENTO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1177/indi_4_de_2016_017393.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1177/indi_4_de_2016_017393.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 4, 2016.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1178/indi_5_de_2016_017392.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1178/indi_5_de_2016_017392.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 5, DE 2016.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ANTÔNIO ROBERTO DOS REIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1179/indi_6_de_2016_017391.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1179/indi_6_de_2016_017391.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 6, DE 2016.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1180/indi_7_de_2016_017390.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1180/indi_7_de_2016_017390.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 7, DE 2016.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1181/indi_8_de_2016_017389.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1181/indi_8_de_2016_017389.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 8, DE 2016.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1105/req_1_de_2016_019313.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1105/req_1_de_2016_019313.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 1, DE 2016.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1104/req_3_de_2016_019312.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1104/req_3_de_2016_019312.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 3, DE 2016.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1103/req_4_de_2016_019311.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1103/req_4_de_2016_019311.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 4, DE 2016.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1102/req_5_de_2016_019310.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1102/req_5_de_2016_019310.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 5, DE 2016.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1101/req_6_de_2016_019308.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1101/req_6_de_2016_019308.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 6, DE 2016.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1100/req_7_de_2016_019306.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1100/req_7_de_2016_019306.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 7, DE 2016.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1243/req_8_de_2016_019303.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1243/req_8_de_2016_019303.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 8, DE 2016.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>SERGIO PAZINI</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/385/pro_118_plc_8_de_2016_009387.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/385/pro_118_plc_8_de_2016_009387.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 128, QUE DISCIPLINA O ABONO FAMÍLIA, DA LEI N.º 125, DE 18 DE NOVEMBRO DE 1957, ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/394/pro125_plc_9_de_2016_009013.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/394/pro125_plc_9_de_2016_009013.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO SANITÁRIO DO MUNICÍPIO DE INDIANÓPOLIS MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>ANTÔNIO ROBERTO DOS REIS DA SILVA, Clodoaldo José Borges, Daniel Alves Miranda, DOUGLAS ALEXANDRE BENTO PEREIRA, ELMAR FERNANDES DE RESENDE, Rafael de Almeida Jacó, SILDO ANTÔNIO PEDROIS, WANILTON JOSÉ BORGES, WESLEY JOSÉ DA ROCHA NAVES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1456/mocao_1_de_2016_020951.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1456/mocao_1_de_2016_020951.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 1, DE 2016_x000D_
 CONSIGNA APLAUSOS AOS RESPONSÁVEIS PELO 19º ENCONTRO DE FOLIAS DE REIS.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1457/mocao_2_de_2016_020949.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1457/mocao_2_de_2016_020949.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 2, DE 2016_x000D_
 CONSIGNA VOTOS DE PESAR.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1458/mocao_3_de_2016_020947.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1458/mocao_3_de_2016_020947.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 3, DE 2016_x000D_
 CONSIGNA VOTOS DE APLAUSOS AO GRUPO DE JOVENS VIVER E EXPRESSAR.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1460/mocao_4_de_2016_020946.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1460/mocao_4_de_2016_020946.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 4, DE 2016_x000D_
 CONSIGNA VOTOS DE APLAUSOS ÀS MÃES.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>ANTÔNIO ROBERTO DOS REIS DA SILVA, Clodoaldo José Borges, ELMAR FERNANDES DE RESENDE, Rafael de Almeida Jacó, WANILTON JOSÉ BORGES, WESLEY JOSÉ DA ROCHA NAVES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1461/mocao_5_de_2016_020944.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1461/mocao_5_de_2016_020944.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 5, DE 2016_x000D_
 CONSIGNA VOTOS DE APLAUSOS AO GARI.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1463/mocao_6_de_2016_020943.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1463/mocao_6_de_2016_020943.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 6, DE 2016_x000D_
 CONSIGNA VOTOS DE PESAR.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1464/mocao_7_de_2016_020941.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1464/mocao_7_de_2016_020941.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 7, DE 2016_x000D_
 CONSIGNA APLAUSOS AO TIME INDIANÓPOLIS FUTEBOL CLUBE.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>ANTÔNIO ROBERTO DOS REIS DA SILVA, Clodoaldo José Borges, Daniel Alves Miranda, DOUGLAS ALEXANDRE BENTO PEREIRA, SILDO ANTÔNIO PEDROIS</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1465/mocao_8_de_2016_020940.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1465/mocao_8_de_2016_020940.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 8, DE 2016_x000D_
 CONSIGNA VOTOS DE APLAUSOS AOS RESPONSÁVEIS PELO FESTIVAL DE VIOLA GOSPEL.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1466/mocao_9_de_2016_020938.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1466/mocao_9_de_2016_020938.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 9, DE 2016_x000D_
 CONSIGNA VOTOS DE APLAUSOS AO PADRE FRANCISCO DE ASSIS FELIPE SANTIAGO E AOS FESTEIROS DA FESTA EM LOUVOR A SANTA RITA E VIRGEM MARIA DE 2016.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1467/mocao_10_de_2016_020936.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1467/mocao_10_de_2016_020936.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 10, DE 2016_x000D_
 CONSIGNA VOTOS DE APLAUSOS AOS ORGANIZADORES E PARTICIPANTES DA CAVALHADA.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1468/mocao_11_de_2016_020935.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1468/mocao_11_de_2016_020935.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 11, DE 2016_x000D_
 CONSIGNA VOTOS PESAR.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1469/mocao_12_de_2016_020934.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1469/mocao_12_de_2016_020934.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 12, DE 2016_x000D_
 CONSIGNA VOTOS DE PESAR.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1470/mocao_13_de_2016_020932.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1470/mocao_13_de_2016_020932.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 13, DE 2016_x000D_
 CONSIGNA VOTOS DE PESAR.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1471/mocao_14_de_2016_020930.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1471/mocao_14_de_2016_020930.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 14, DE 2016_x000D_
 CONSIGNA VOTOS DE PESAR.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1472/mocao_15_de_2016_020928.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1472/mocao_15_de_2016_020928.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 15, DE 2016_x000D_
 CONSIGNA VOTOS DE PESAR.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1473/mocao_16_de_2016_020927.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1473/mocao_16_de_2016_020927.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 16, DE 2016_x000D_
 CONSIGNA VOTOS DE APLAUSOS.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>DOUGLAS ALEXANDRE BENTO PEREIRA, Rafael de Almeida Jacó, WESLEY JOSÉ DA ROCHA NAVES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1474/mocao_17_de_2016_020925.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1474/mocao_17_de_2016_020925.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 17, DE 2016_x000D_
 CONSIGNA VOTOS DE APLAUSOS À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1476/mocao_18_de_2016_020923.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1476/mocao_18_de_2016_020923.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 18, DE 2016_x000D_
 CONSIGNA VOTOS DE PESAR.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/392/pro129_prj_resolucao_5_de_2016_008971.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/392/pro129_prj_resolucao_5_de_2016_008971.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 5, DE 2016 _x000D_
 APROVA A PROPOSTA DE ORÇAMENTO DA CÂMARA MUNICIPAL DE INDIANÓPOLIS-MG, PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/369/pro_130_resolucao_6_de_2016_008662.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/369/pro_130_resolucao_6_de_2016_008662.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 6, DE 2016_x000D_
 FACULTA AO SERVIDOR DO PODER LEGISLATIVO, OPTAR PELO RECEBIMENTO DA GRATIFICAÇÃO NATALINA OU DÉCIMA TERCEIRA REMUNERAÇÃO NO MÊS DE SEU ANIVERSÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFC - Comissão de Finanças e Controle</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/370/pro_135_prj_decreto_10_de_2016_008684.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/370/pro_135_prj_decreto_10_de_2016_008684.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N.º 10, DE 2016_x000D_
 REJEITA AS CONTAS DO EXECUTIVO MUNICIPAL DE INDIANÓPOLIS, ESTADO DE MINAS GERAIS, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2012, E MANTÉM O PARECER PRÉVIO DO TC/MG.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/380/pro138_prj_11_de_2016_008851.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/380/pro138_prj_11_de_2016_008851.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N.º 11, DE 2016_x000D_
 CONCEDE DIPLOMA DE HONRA AO MÉRITO LEGISLATIVO AO SENHOR MANOEL PEREIRA BORGES.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>Rafael de Almeida Jacó</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/382/pro140_pdl_12_de_2016_008964.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/382/pro140_pdl_12_de_2016_008964.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N.º 12, DE 2016_x000D_
 CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE INDIANÓPOLIS A JOHANN FRIEDRICH ACHICHT._x000D_
 AUTOR: VEREADOR RAFAEL ALMEIDA JACÓ.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/383/pro116_plo_95_de_2016_009437.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/383/pro116_plo_95_de_2016_009437.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 95, DE 2016_x000D_
 DISPÕE SOBRE A CONCESSÃO DE DESCONTO NO PAGAMENTO À VISTA DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA - IPTU DO MUNICÍPIO DE INDIANÓPOLIS-MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/384/pro117_plo_96_de_2016_009428.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/384/pro117_plo_96_de_2016_009428.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 96, DE 2016_x000D_
 AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL À  ASSOCIAÇÃO DE FOLIAS DE REIS DE INDIANÓPOLIS.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/386/pro119_plo_98_de_2016_009348.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/386/pro119_plo_98_de_2016_009348.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 98, DE 2016_x000D_
 DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO DE ASSISTÊNCIA JURÍDICA GRATUITA NO MUNICÍPIO DE INDIANÓPOLIS-MG.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/387/pro120_plo_99_de_2016_009287.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/387/pro120_plo_99_de_2016_009287.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 99, DE 2016_x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/388/pro121_plo_100_de_2016_009277.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/388/pro121_plo_100_de_2016_009277.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 100, DE 2016_x000D_
 INCLUI AÇÃO GOVERNAMENTAL NO ANEXO DE METAS E PRIORIDADES E ANEXO I DA LDO-LEI DE DIRETRIZES ORÇAMENTÁRIAS._x000D_
 ARQUIVADO.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/389/pro122_plo_101_de_2016_009267.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/389/pro122_plo_101_de_2016_009267.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 101, DE 2016_x000D_
 INCLUI AÇÃO GOVERNAMENTAL NO ANEXO II DO PLANO PLURIANUAL 2014-2017- LEI N.º 1.823, DE 11 DE DEZEMBRO DE 2013._x000D_
 ARQUIVADO.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/390/pro_123_plo_102_de_2016_009177.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/390/pro_123_plo_102_de_2016_009177.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 102, DE 2016_x000D_
 DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/391/pl_103_044029.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/391/pl_103_044029.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 103, DE 2016_x000D_
 INSTITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO, COM A INSERÇÃO DO PLANO DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/393/pro_126_plo_104_de_2016_009003.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/393/pro_126_plo_104_de_2016_009003.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 104, DE 2016_x000D_
 FIXA O SUBSÍDIO DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL DE INDIANÓPOLIS-MG, PARA A LEGISLATURA DE 2017 A 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/395/pro127_plo_105_de_2016_008995.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/395/pro127_plo_105_de_2016_008995.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 105, DE 2016_x000D_
 FIXA SUBSÍDIO DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE INDIANÓPOLIS-MG, PARA O MANDATO DE 2017 A 2020, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 AUTOR: MESA DIRETORA _x000D_
 ANTÔNIO ROBERTO DOS REIS DA SILVA_x000D_
 PRESIDENTE DA CÂMARA MUNICIPAL_x000D_
 WESLEY JOSÉ DA ROCHA NAVES_x000D_
 VICE-PRESIDENTE_x000D_
 CLODOALDO JOSÉ BORGES _x000D_
 SECRETÁRIO.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/396/pro128_plo_106_de_2016_008987.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/396/pro128_plo_106_de_2016_008987.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 106, DE 2016_x000D_
 ALTERA A REDAÇÃO DO ART. 4º DA LEI N.º 1.676, DE 2 DE DEZEMBRO DE 2008, QUE ESTABELECE REGRAS PARA A DENOMINAÇÃO DE BENS E SERVIÇOS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/368/pro131_plo_107_de_2016_008602.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/368/pro131_plo_107_de_2016_008602.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 107, DE 2016_x000D_
 ALTERA REDAÇÃO DO  INCISO I DO ART. 10 DA LEI MUNICIPAL N.º 1.874/2015 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/367/pro132_plo_108_de_2016_008614.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/367/pro132_plo_108_de_2016_008614.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 108, DE 2016_x000D_
 ALTERA REDAÇÃO DO CAPUT, DO ART. 6º DA LEI MUNICIPAL N.º 1.882/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/365/pro133_plo_109_de_2016_008634.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/365/pro133_plo_109_de_2016_008634.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 109, DE 2016_x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/364/pro134_plo_110_de_2016_008644.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/364/pro134_plo_110_de_2016_008644.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 110, DE 2016_x000D_
 DENOMINA O PRÉDIO ANEXO AO PLENÁRIO DA CÂMARA MUNICIPAL DE INDIANÓPOLIS, QUE ABRIGA OS GABINETES DOS VEREADORES E ORGÃOS ADMINISTRATIVOS DO LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/906/pro136_plo_111_de_2016_008704.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/906/pro136_plo_111_de_2016_008704.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 111, DE 2016_x000D_
 DENOMINA PRÉDIO DO MUNICÍPIO DE INDIANÓPOLIS-MG.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/379/pro137_plo_112_de_2016_008714.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/379/pro137_plo_112_de_2016_008714.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 112, DE 2016_x000D_
 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE INDIANÓPOLIS PARA O EXERCÍCIO DE 2017, NA FORMA QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/381/pro139_plo_113_de_2016_008861.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/381/pro139_plo_113_de_2016_008861.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 113, DE 2016_x000D_
 DISPÕE SOBRE A INSTITUIÇÃO DE EQUIPE DE TRANSIÇÃO PELO CANDIDATO ELEITO PARA O CARGO DE PREFEITO MUNICIPAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1143,67 +1143,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1174/indi_1_de_2016_017396.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1175/indi_2_de_2016_017395.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1176/indi_3_de_2016_017394.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1177/indi_4_de_2016_017393.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1178/indi_5_de_2016_017392.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1179/indi_6_de_2016_017391.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1180/indi_7_de_2016_017390.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1181/indi_8_de_2016_017389.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1105/req_1_de_2016_019313.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1104/req_3_de_2016_019312.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1103/req_4_de_2016_019311.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1102/req_5_de_2016_019310.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1101/req_6_de_2016_019308.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1100/req_7_de_2016_019306.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1243/req_8_de_2016_019303.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/385/pro_118_plc_8_de_2016_009387.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/394/pro125_plc_9_de_2016_009013.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1456/mocao_1_de_2016_020951.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1457/mocao_2_de_2016_020949.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1458/mocao_3_de_2016_020947.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1460/mocao_4_de_2016_020946.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1461/mocao_5_de_2016_020944.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1463/mocao_6_de_2016_020943.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1464/mocao_7_de_2016_020941.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1465/mocao_8_de_2016_020940.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1466/mocao_9_de_2016_020938.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1467/mocao_10_de_2016_020936.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1468/mocao_11_de_2016_020935.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1469/mocao_12_de_2016_020934.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1470/mocao_13_de_2016_020932.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1471/mocao_14_de_2016_020930.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1472/mocao_15_de_2016_020928.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1473/mocao_16_de_2016_020927.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1474/mocao_17_de_2016_020925.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1476/mocao_18_de_2016_020923.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/392/pro129_prj_resolucao_5_de_2016_008971.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/369/pro_130_resolucao_6_de_2016_008662.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/370/pro_135_prj_decreto_10_de_2016_008684.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/380/pro138_prj_11_de_2016_008851.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/382/pro140_pdl_12_de_2016_008964.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/383/pro116_plo_95_de_2016_009437.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/384/pro117_plo_96_de_2016_009428.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/386/pro119_plo_98_de_2016_009348.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/387/pro120_plo_99_de_2016_009287.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/388/pro121_plo_100_de_2016_009277.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/389/pro122_plo_101_de_2016_009267.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/390/pro_123_plo_102_de_2016_009177.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/391/pl_103_044029.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/393/pro_126_plo_104_de_2016_009003.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/395/pro127_plo_105_de_2016_008995.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/396/pro128_plo_106_de_2016_008987.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/368/pro131_plo_107_de_2016_008602.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/367/pro132_plo_108_de_2016_008614.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/365/pro133_plo_109_de_2016_008634.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/364/pro134_plo_110_de_2016_008644.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/906/pro136_plo_111_de_2016_008704.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/379/pro137_plo_112_de_2016_008714.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/381/pro139_plo_113_de_2016_008861.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1174/indi_1_de_2016_017396.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1175/indi_2_de_2016_017395.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1176/indi_3_de_2016_017394.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1177/indi_4_de_2016_017393.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1178/indi_5_de_2016_017392.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1179/indi_6_de_2016_017391.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1180/indi_7_de_2016_017390.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1181/indi_8_de_2016_017389.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1105/req_1_de_2016_019313.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1104/req_3_de_2016_019312.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1103/req_4_de_2016_019311.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1102/req_5_de_2016_019310.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1101/req_6_de_2016_019308.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1100/req_7_de_2016_019306.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1243/req_8_de_2016_019303.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/385/pro_118_plc_8_de_2016_009387.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/394/pro125_plc_9_de_2016_009013.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1456/mocao_1_de_2016_020951.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1457/mocao_2_de_2016_020949.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1458/mocao_3_de_2016_020947.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1460/mocao_4_de_2016_020946.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1461/mocao_5_de_2016_020944.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1463/mocao_6_de_2016_020943.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1464/mocao_7_de_2016_020941.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1465/mocao_8_de_2016_020940.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1466/mocao_9_de_2016_020938.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1467/mocao_10_de_2016_020936.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1468/mocao_11_de_2016_020935.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1469/mocao_12_de_2016_020934.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1470/mocao_13_de_2016_020932.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1471/mocao_14_de_2016_020930.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1472/mocao_15_de_2016_020928.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1473/mocao_16_de_2016_020927.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1474/mocao_17_de_2016_020925.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/1476/mocao_18_de_2016_020923.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/392/pro129_prj_resolucao_5_de_2016_008971.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/369/pro_130_resolucao_6_de_2016_008662.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/370/pro_135_prj_decreto_10_de_2016_008684.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/380/pro138_prj_11_de_2016_008851.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/382/pro140_pdl_12_de_2016_008964.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/383/pro116_plo_95_de_2016_009437.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/384/pro117_plo_96_de_2016_009428.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/386/pro119_plo_98_de_2016_009348.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/387/pro120_plo_99_de_2016_009287.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/388/pro121_plo_100_de_2016_009277.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/389/pro122_plo_101_de_2016_009267.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/390/pro_123_plo_102_de_2016_009177.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/391/pl_103_044029.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/393/pro_126_plo_104_de_2016_009003.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/395/pro127_plo_105_de_2016_008995.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/396/pro128_plo_106_de_2016_008987.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/368/pro131_plo_107_de_2016_008602.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/367/pro132_plo_108_de_2016_008614.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/365/pro133_plo_109_de_2016_008634.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/364/pro134_plo_110_de_2016_008644.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/906/pro136_plo_111_de_2016_008704.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/379/pro137_plo_112_de_2016_008714.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2016/381/pro139_plo_113_de_2016_008861.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="234.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="188.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>