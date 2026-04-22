--- v0 (2026-01-16)
+++ v1 (2026-04-22)
@@ -54,2338 +54,2338 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>WESLEY JOSÉ DA ROCHA NAVES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/870/indi_1_de_2013_017625.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/870/indi_1_de_2013_017625.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 1, DE 2013.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/869/indi_2_de_2013_017624.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/869/indi_2_de_2013_017624.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 2, DE 2013.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Rafael de Almeida Jacó</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/868/indi_3_de_2013_017623.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/868/indi_3_de_2013_017623.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 3, DE 2013.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ANTÔNIO ROBERTO DOS REIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/867/indi_4_de_2013_017622.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/867/indi_4_de_2013_017622.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 4, DE 2013.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/866/indi_5_de_2013_017621.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/866/indi_5_de_2013_017621.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 5, DE 2013.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>SILDO ANTÔNIO PEDROIS</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/865/indi_6_de_2013_017620.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/865/indi_6_de_2013_017620.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 6, DE 2013.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Rafael de Almeida Jacó, WESLEY JOSÉ DA ROCHA NAVES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/864/indi_7_de_2013_017619.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/864/indi_7_de_2013_017619.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 7, DE 2013.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Clodoaldo José Borges</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/863/indi_8_de_2013_017618.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/863/indi_8_de_2013_017618.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 8, DE 2013.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>WANILTON JOSÉ BORGES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/862/indi_9_de_2013_017617.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/862/indi_9_de_2013_017617.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 9, DE 2013.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/861/indi_10_de_2013_017613.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/861/indi_10_de_2013_017613.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 10, 2013</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>ANTÔNIO ROBERTO DOS REIS DA SILVA, Clodoaldo José Borges, Daniel Alves Miranda, DOUGLAS ALEXANDRE BENTO PEREIRA, ELMAR FERNANDES DE RESENDE, SILDO ANTÔNIO PEDROIS, WANILTON JOSÉ BORGES, WESLEY JOSÉ DA ROCHA NAVES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/860/indi_11_de_2013_017612.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/860/indi_11_de_2013_017612.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 11, DE 2013.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/859/indi_12_de_2012_017611.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/859/indi_12_de_2012_017611.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 12, DE 2013.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/858/indi_13_de_2013_017610.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/858/indi_13_de_2013_017610.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 13, DE 2013.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>DOUGLAS ALEXANDRE BENTO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/857/indi_14_de_2013_017609.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/857/indi_14_de_2013_017609.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 14, DE 2013.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/856/indi_15_de_2013_017608.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/856/indi_15_de_2013_017608.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 15, DE 2013.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/855/ind_16_de_2013_018797.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/855/ind_16_de_2013_018797.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 16, DE 2013.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/854/indi_17_de_2013_017606.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/854/indi_17_de_2013_017606.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 17, DE 2013.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Clodoaldo José Borges, Daniel Alves Miranda</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/853/indi_18_de_2013_017605.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/853/indi_18_de_2013_017605.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 18, DE 2013.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Clodoaldo José Borges, WESLEY JOSÉ DA ROCHA NAVES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/852/indi_19_de_2013_017604.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/852/indi_19_de_2013_017604.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 19, DE 2013.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/851/indi_20_de_2013_017600.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/851/indi_20_de_2013_017600.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 20, DE 2013.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ELMAR FERNANDES DE RESENDE, Rafael de Almeida Jacó</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/850/indi_21_de_2013_017599.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/850/indi_21_de_2013_017599.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 21, DE 2013.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/849/indi_22_de_2013_017598.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/849/indi_22_de_2013_017598.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 22, DE 2013.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/848/indi_23_de_2013_017597.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/848/indi_23_de_2013_017597.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 23, DE 2013.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Clodoaldo José Borges, DOUGLAS ALEXANDRE BENTO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/847/indi_24_de_2013_017595.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/847/indi_24_de_2013_017595.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 24, DE 2013.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/846/indi_25_de_2013_017594.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/846/indi_25_de_2013_017594.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 25, DE 2013.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/845/indi_26_de_2013_017593.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/845/indi_26_de_2013_017593.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 26, DE 2013.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/844/indi_27_de_2013_017592.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/844/indi_27_de_2013_017592.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 27, DE 2013.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/843/indi_28_de_2013_017591.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/843/indi_28_de_2013_017591.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 28, DE 2013.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/842/indi_29_de_2013_017590.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/842/indi_29_de_2013_017590.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 29, DE 2013.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/841/indi_30_de_2013_017583.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/841/indi_30_de_2013_017583.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 30, DE 2013.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/840/indi_31_de_2013_017582.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/840/indi_31_de_2013_017582.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 31, DE 2013.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/839/indi_32_de_2013_017581.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/839/indi_32_de_2013_017581.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 32, DE 2013.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>ANTÔNIO ROBERTO DOS REIS DA SILVA, Rafael de Almeida Jacó</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/838/indi_33_de_2013_017580.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/838/indi_33_de_2013_017580.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 33, DE 2013.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/837/indi_34_de_2013_017579.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/837/indi_34_de_2013_017579.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 34, DE 2013.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/836/indi_35_de_2013_017578.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/836/indi_35_de_2013_017578.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 35, DE 2013.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/835/indi_36_de_2013_017577.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/835/indi_36_de_2013_017577.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 36, DE 2013.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>DOUGLAS ALEXANDRE BENTO PEREIRA, Rafael de Almeida Jacó</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/834/indi_37_de_2013_017576.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/834/indi_37_de_2013_017576.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 37, DE 2013.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>WANILTON JOSÉ BORGES, WESLEY JOSÉ DA ROCHA NAVES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/833/indi_38_de_2013_017575.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/833/indi_38_de_2013_017575.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 38, DE 2013.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Daniel Alves Miranda, Rafael de Almeida Jacó, WESLEY JOSÉ DA ROCHA NAVES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/832/indi_39_de_2013_017574.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/832/indi_39_de_2013_017574.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 39, DE 2013.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/831/indi_40_de_2013_017573.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/831/indi_40_de_2013_017573.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 40, DE 2013.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/830/indi_41_de_2013_017572.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/830/indi_41_de_2013_017572.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 42, DE 2013.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>DOUGLAS ALEXANDRE BENTO PEREIRA, ELMAR FERNANDES DE RESENDE, Rafael de Almeida Jacó</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/829/indi_42_de_2013_017571.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/829/indi_42_de_2013_017571.pdf</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/828/indi_43_de_2013_017570.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/828/indi_43_de_2013_017570.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 43, DE 2013.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/827/indi_44_de_2013_017568.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/827/indi_44_de_2013_017568.pdf</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/826/indi_45_de_2013_017567.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/826/indi_45_de_2013_017567.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 45, DE 2013.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>ELMAR FERNANDES DE RESENDE, WESLEY JOSÉ DA ROCHA NAVES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/825/indi_46_de_2013_017566.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/825/indi_46_de_2013_017566.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 46, DE 2013.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>DOUGLAS ALEXANDRE BENTO PEREIRA, Rafael de Almeida Jacó, SILDO ANTÔNIO PEDROIS</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/824/indi_47_de_2013_017565.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/824/indi_47_de_2013_017565.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 47, DE 2013.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/823/indi_48_de_2013_017564.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/823/indi_48_de_2013_017564.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 48, DE 2013.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/822/indi_49_de_2013_017563.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/822/indi_49_de_2013_017563.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 49, DE 2013.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/821/indi_50_de_2013_017562.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/821/indi_50_de_2013_017562.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 50, DE 2013.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/820/indi_51_de_2013_017561.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/820/indi_51_de_2013_017561.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 51, DE 2013.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/819/indi_52_de_2013_017560.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/819/indi_52_de_2013_017560.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 52, DE 2013.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/818/indi_54_de_2013_017558.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/818/indi_54_de_2013_017558.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 54, DE 2013.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/817/indi_55_de_2013_017557.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/817/indi_55_de_2013_017557.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 55, DE 2013.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>ELMAR FERNANDES DE RESENDE, Rafael de Almeida Jacó, WESLEY JOSÉ DA ROCHA NAVES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/816/indi_56_de_2013_017556.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/816/indi_56_de_2013_017556.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 56, DE 2013.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>ANTÔNIO ROBERTO DOS REIS DA SILVA, DOUGLAS ALEXANDRE BENTO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/815/indi_57_de_2013_017555.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/815/indi_57_de_2013_017555.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 57, DE 2013.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/814/indi_58_de_2013_017554.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/814/indi_58_de_2013_017554.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 58, DE 2013.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/813/indi_59_de_2013_017553.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/813/indi_59_de_2013_017553.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 59, DE 2013.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/812/indi_60_de_2013_017552.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/812/indi_60_de_2013_017552.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 60, DE 2013.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/811/indi_61_de_2013_017551.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/811/indi_61_de_2013_017551.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 61, DE 2013.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Daniel Alves Miranda</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/810/indi_62_de_2013_017550.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/810/indi_62_de_2013_017550.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 62, DE 2013.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/809/indi_63_de_2013_017549.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/809/indi_63_de_2013_017549.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 63, DE 2013.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/808/indi_64_de_2013_017548.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/808/indi_64_de_2013_017548.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 64, DE 2013.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/807/indi_65_de_2013_017547.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/807/indi_65_de_2013_017547.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 65, DE 2013.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/806/indi_66_de_2013_017545.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/806/indi_66_de_2013_017545.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 66, DE 2013.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>DOUGLAS ALEXANDRE BENTO PEREIRA, Rafael de Almeida Jacó, WESLEY JOSÉ DA ROCHA NAVES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/805/indi_77_de_2013_017533.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/805/indi_77_de_2013_017533.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 67, DE 2013.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/804/indi_68_de_2013_017543.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/804/indi_68_de_2013_017543.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 68, DE 2013.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/803/indi_69_de_2013_017542.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/803/indi_69_de_2013_017542.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 69, DE 2013.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/802/indi_70_de_2013_017541.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/802/indi_70_de_2013_017541.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 70, DE 2013.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/801/indi_71_de_2013_017539.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/801/indi_71_de_2013_017539.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 71, DE 2013.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>WANILTON JOSÉ BORGES, ANTÔNIO ROBERTO DOS REIS DA SILVA, Clodoaldo José Borges, Daniel Alves Miranda, DOUGLAS ALEXANDRE BENTO PEREIRA, ELMAR FERNANDES DE RESENDE, SILDO ANTÔNIO PEDROIS, WESLEY JOSÉ DA ROCHA NAVES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/800/indi_73_de_2013_017537.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/800/indi_73_de_2013_017537.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 72, DE 2013.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/799/indi_73_de_2013_017537.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/799/indi_73_de_2013_017537.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 73, DE 2013.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/798/indi_74_de_2013_017536.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/798/indi_74_de_2013_017536.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 74, DE 2013.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/797/indi_75_de_2013_017535.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/797/indi_75_de_2013_017535.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 79, DE 2013.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/796/indi_76_de_2013_017534.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/796/indi_76_de_2013_017534.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 76, DE 2013.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/795/indi_77_de_2013_017533.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/795/indi_77_de_2013_017533.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 77, DE 2013.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/794/indi_78_de_2013_017532.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/794/indi_78_de_2013_017532.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 78, DE 2013.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/793/indi_79_de_2013_017531.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/793/indi_79_de_2013_017531.pdf</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/792/indi_80_de_2013_017530.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/792/indi_80_de_2013_017530.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 80, DE 2013.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/791/indi_81_de_2013_017529.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/791/indi_81_de_2013_017529.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 81, DE 2013.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/790/indi_82_de_2013_20200108_154201.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/790/indi_82_de_2013_20200108_154201.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 82, DE 2013.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/789/indi_83_de_2013_017527.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/789/indi_83_de_2013_017527.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 83, DE 2013.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/788/indi_84_de_2013_017526.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/788/indi_84_de_2013_017526.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 84, DE 2013.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/787/indi_85_de__2013_017525.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/787/indi_85_de__2013_017525.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 85, DE 2013.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/786/indi_86_de_2013_017524.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/786/indi_86_de_2013_017524.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 86, DE 2013.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 87, DE 2013.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Daniel Alves Miranda, ELMAR FERNANDES DE RESENDE, Rafael de Almeida Jacó, WESLEY JOSÉ DA ROCHA NAVES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/784/indi_89_de_2013_017521.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/784/indi_89_de_2013_017521.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 88, DE 2013.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/783/indi_89_de_2013_017521.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/783/indi_89_de_2013_017521.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 89, DE 2013.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/782/indi_90_de_2013_017520.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/782/indi_90_de_2013_017520.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 90, DE 2013.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/781/indi_91_de_2013_017519.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/781/indi_91_de_2013_017519.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 91, DE 2013.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/780/indi_92_de_2013_017518.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/780/indi_92_de_2013_017518.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 92, DE 2013.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/779/indi_93_de_2013_017517.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/779/indi_93_de_2013_017517.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 93, DE 2013.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/778/indi_94_de_2013_017516.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/778/indi_94_de_2013_017516.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 94, DE 2013.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/776/indi_95_de_2013_017515.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/776/indi_95_de_2013_017515.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 95, DE 2013.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Clodoaldo José Borges, WANILTON JOSÉ BORGES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/775/indi_96_de_2013_017514.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/775/indi_96_de_2013_017514.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 96, DE 2013.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/774/indi_97_de_2013_017513.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/774/indi_97_de_2013_017513.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 97, DE 2013.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/773/indi_98_de_2013_017511.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/773/indi_98_de_2013_017511.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 98, DE 2013.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/772/indi_99_de_2013_017510.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/772/indi_99_de_2013_017510.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 99, DE 2013.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/771/indi_100_de_2013_017509.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/771/indi_100_de_2013_017509.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 100, DE 2013.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/770/indi_101_de_2013_017508.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/770/indi_101_de_2013_017508.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 101, DE 2013.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/769/indi_102_de_2013_017507.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/769/indi_102_de_2013_017507.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 102, DE 2013.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/768/indi_103_de_2013_017506.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/768/indi_103_de_2013_017506.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 103, DE 2013.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/767/indi_104_de_2013_017505.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/767/indi_104_de_2013_017505.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 104, DE 2013.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/766/indi_105_de_2013_017504.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/766/indi_105_de_2013_017504.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 105, DE 2013.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Clodoaldo José Borges, SILDO ANTÔNIO PEDROIS</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/765/indi_106_de_2013_017503.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/765/indi_106_de_2013_017503.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 106, DE 2013.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>WESLEY JOSÉ DA ROCHA NAVES, ELMAR FERNANDES DE RESENDE</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/764/indi_107_de_2013_017502.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/764/indi_107_de_2013_017502.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 107, DE 2013.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/763/indi_108_de_2013_017501.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/763/indi_108_de_2013_017501.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 118, DE 2013.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/762/indi_109_de_2013_017499.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/762/indi_109_de_2013_017499.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 119, DE 2013.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/761/indi_110_de_2013_017497.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/761/indi_110_de_2013_017497.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 110, DE 2013.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/760/indi_111_de_2013_017496.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/760/indi_111_de_2013_017496.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 111, DE 2013.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/759/indi_112_de_2013_017495.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/759/indi_112_de_2013_017495.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 112, DE 2013.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/758/indi_113_de_2013_017494.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/758/indi_113_de_2013_017494.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 113, DE 2013.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/757/indi_114_de_2013_017493.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/757/indi_114_de_2013_017493.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 114, DE 2013.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Daniel Alves Miranda, WANILTON JOSÉ BORGES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/756/indi_115_de_2013_017492.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/756/indi_115_de_2013_017492.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 115, DE 2013.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/755/indi_116_de_2013_017491.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/755/indi_116_de_2013_017491.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 116, DE 2013.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>ANTÔNIO ROBERTO DOS REIS DA SILVA, Clodoaldo José Borges, Daniel Alves Miranda, DOUGLAS ALEXANDRE BENTO PEREIRA, ELMAR FERNANDES DE RESENDE, SILDO ANTÔNIO PEDROIS, WESLEY JOSÉ DA ROCHA NAVES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/754/indi_117_de_2013_017490.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/754/indi_117_de_2013_017490.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 117, DE 2013.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/752/indi_118_de_2013_017489.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/752/indi_118_de_2013_017489.pdf</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/751/indi_119_de_2013_017488.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/751/indi_119_de_2013_017488.pdf</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/750/indi_120_de_2013_017487.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/750/indi_120_de_2013_017487.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 120, DE 2013.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/749/indi_121_de_2013_017486.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/749/indi_121_de_2013_017486.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 121, DE 2013.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1034/req_1_de_2013_019246.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1034/req_1_de_2013_019246.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 1, DE 2013.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1171/req_2_de_2013_019245.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1171/req_2_de_2013_019245.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 2, DE 2013.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1170/req_3_de_2013_019244.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1170/req_3_de_2013_019244.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 3, DE 2013.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1036/req_4_de_2013_019243.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1036/req_4_de_2013_019243.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 4, DE 2013.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1037/req_5_de_2013_019242.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1037/req_5_de_2013_019242.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 5, DE 2013.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>ELMAR FERNANDES DE RESENDE</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1038/req_6_de_2013_019241.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1038/req_6_de_2013_019241.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 6, DE 2013.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1039/req_7_de_2013_019239.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1039/req_7_de_2013_019239.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 7, DE 2013.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>ANTÔNIO ROBERTO DOS REIS DA SILVA, ELMAR FERNANDES DE RESENDE, SILDO ANTÔNIO PEDROIS, WESLEY JOSÉ DA ROCHA NAVES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1040/req_8_de_2013_019238.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1040/req_8_de_2013_019238.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 8, DE 2013.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1169/req_9_de_2013_019237.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1169/req_9_de_2013_019237.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 9, DE 2013.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1042/req_10_de_2013_019236.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1042/req_10_de_2013_019236.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 10, DE 2013.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1043/req_11_de_2013_019234.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1043/req_11_de_2013_019234.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 11, DE 2013.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1044/req_12_de_2013_019233.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1044/req_12_de_2013_019233.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 12, DE 2013.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1045/req_13_de_2013_019232.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1045/req_13_de_2013_019232.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 13, DE 2013.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1046/req_14_de_2013_019230.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1046/req_14_de_2013_019230.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 14, DE 2013.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1047/req_15_de_2013_019228.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1047/req_15_de_2013_019228.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 15, DE 2013.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1048/req_16_de_2013_019227.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1048/req_16_de_2013_019227.pdf</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1049/req_17_de_2013_019225.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1049/req_17_de_2013_019225.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 17, DE 2013.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1050/req_18_de_2013_019223.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1050/req_18_de_2013_019223.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 18, DE 2013.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1051/req_19_de_2013_019222.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1051/req_19_de_2013_019222.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 19, DE 2013.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1052/req_20_de_2013_019221.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1052/req_20_de_2013_019221.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 20, DE 2013.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1053/req_21_de_2013_019220.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1053/req_21_de_2013_019220.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 21, DE 2013.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1054/req_22_de_2013_019219.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1054/req_22_de_2013_019219.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 22, DE 2013.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1055/req_23_de_2013_019217.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1055/req_23_de_2013_019217.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 23, DE 2013.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1056/req_24_de_2013_019216.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1056/req_24_de_2013_019216.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 24, DE 2013.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1057/req_25_de_2013_019214.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1057/req_25_de_2013_019214.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 25, DE 2013.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1058/req_26_de_2013_019212.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1058/req_26_de_2013_019212.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 26, DE 2013.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1059/req_27_de_2013_019211.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1059/req_27_de_2013_019211.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 27, DE 2013.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1060/req_28_de_2013_019209.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1060/req_28_de_2013_019209.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 28, DE 2013.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1061/req_29_de_2013_019208.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1061/req_29_de_2013_019208.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 29, DE 2013.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1062/req_30_de_2013_019206.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1062/req_30_de_2013_019206.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 30, DE 2013.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>SERGIO PAZINI</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/515/pro22_plc_1_de_2013_012426.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/515/pro22_plc_1_de_2013_012426.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N.º 1, DE 2013_x000D_
 INSTITUI O CÓDIGO DE OBRAS E EDIFICAÇÕES DO MUNICÍPIO DE INDIANÓPOLIS, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/509/pro28_plc_2_de_2013_013022.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/509/pro28_plc_2_de_2013_013022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N.º 2, DE 2013_x000D_
 ALTERA O PARÁGRAFO ÚNICO DO ART. 141, O ART. 151 E CRIA O ART. 151-A E 151-B, TODOS DA LEI COMPLEMENTAR N.º 11, DE 31 DE DEZEMBRO DE 1997-CÓDIGO TRIBUTÁRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1525/mocao_22_de_2013_021033.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1525/mocao_22_de_2013_021033.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 22, DE 2013_x000D_
 CONSIGNA VOTOS DE APLAUSOS.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1524/mocao_23_de_2013_021032.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1524/mocao_23_de_2013_021032.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 23, DE 2013_x000D_
 CONSIGNA VOTOS DE APLAUSOS.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1523/mocao_24_de_2013_021031.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1523/mocao_24_de_2013_021031.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 24, DE 2013_x000D_
 CONSIGNA VOTOS DE APLAUSOS.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1522/mocao_25_de_2013_021030.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1522/mocao_25_de_2013_021030.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 26, DE 2013_x000D_
 CONSIGNA VOTOS DE APLAUSOS.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1521/mocao_26_de_2013_021029.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1521/mocao_26_de_2013_021029.pdf</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1520/mocao_27_de_2013_021028.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1520/mocao_27_de_2013_021028.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 27, DE 2013_x000D_
 CONSIGNA VOTOS DE APLAUSOS.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>MOÇÃO N.º 28, DE 2013_x000D_
 CONSIGNA VOTOS DE APLAUSOS.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>MOÇÃO N.º 29, DE 2013_x000D_
 CONSIGNA VOTOS DE APLAUSOS.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/517/pro20_pdr_1_de_2013_014378.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/517/pro20_pdr_1_de_2013_014378.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 1, DE 2013_x000D_
 APROVA A PROPOSTA DE ORÇAMENTO DA CÂMARA MUNICIPAL DE INDIANÓPOLIS-MG, PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFC - Comissão de Finanças e Controle</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/521/pro16_pdl_1_de_2013_014203.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/521/pro16_pdl_1_de_2013_014203.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N.º 1, DE 2013_x000D_
 APROVA AS CONTAS DO MUNICÍPIO DE INDIANÓPOLIS, ESTADO DE MINAS GERAIS, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2003, E O PARECER PRÉVIO  DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/508/pro29_pdl_2_de_2013_013048.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/508/pro29_pdl_2_de_2013_013048.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N.º 2, DE 2013_x000D_
 CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE INDIANÓPOLIS, A CONDECORAÇÃO MEDALHA DE SANT'ANA E TÍTULO DE HONRA DO MÉRITO ÀS PESSOAS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/503/pro34_pdl_3_de_2013_013366.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/503/pro34_pdl_3_de_2013_013366.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N.º 3, DE 2013_x000D_
 ALTERA A REDAÇÃO DOS ARTS. 1º E 3º DO DECRETO LEGISLATIVO N.º 106, DE 4 DE NOVEMBRO DE 2013.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/535/pro1_plo_1_de_2013_013547.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/535/pro1_plo_1_de_2013_013547.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 1, DE 2013_x000D_
 DISPÕE SOBRE A VERBA INDENIZATÓRIA PELO EXERCÍCIO DA ATIVIDADE PARLAMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/534/pro2_plo_2_de_2013_013577.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/534/pro2_plo_2_de_2013_013577.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 2, DE 2013_x000D_
 AUTORIZA A CONCESSÃO SOCIAL À ASSOCIAÇÃO DE FOLIAS DE REIS DE INDIANÓPOLIS.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/533/pro3_plo_3_de_2013_013650.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/533/pro3_plo_3_de_2013_013650.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 3, DE 2013_x000D_
 CRIA FUNÇÕES DE CONFIANÇA, EXTINGUE CARGOS EM COMISSÃO DE LIVRE NOMEAÇÃO E EXONERAÇÃO NO ÂMBITO DA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE INDIANÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/532/pro4_plo_4_de_2013_013691.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/532/pro4_plo_4_de_2013_013691.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 4, DE 2013_x000D_
 DISPÕE SOBRE POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL, CRIAÇÃO DO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL E DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/536/pro5_plo_5_de_2013_013738.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/536/pro5_plo_5_de_2013_013738.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 5, DE 2013_x000D_
 INSTITUI O DIA MUNICIPAL DE LIMPEZA DO LAGO DE MIRANDA.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/531/pro6_plo_6_de_2013_013752.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/531/pro6_plo_6_de_2013_013752.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 6, DE 2013_x000D_
 INSTITUI O PARCELAMENTO ESPECIAL MUNICIPAL E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/530/pro7_plo_7_de_2013_013808.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/530/pro7_plo_7_de_2013_013808.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 7, DE 2013_x000D_
 AUTORIZA O PODER EXECUTIVO A CEDER ÀS INSTITUIÇÕES FINANCEIRAS PÚBLICAS CRÉDITOS DECORRENTES DE COMPENSAÇÕES FINANCEIRAS E ROYALTIES, RELACIONADOS À EXPLORAÇÃO DE RECURSOS HÍDRICOS.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/529/pro8_plo_8_de_2013_013863.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/529/pro8_plo_8_de_2013_013863.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 8, DE 2013_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA CADEIA PRODUTIVA DE AQUICULTURA FAMILIAR, BEM COMO UTILIZAR RECURSOS NA PROMOÇÃO DE AÇÕES DE APOIO E INCENTIVO À ATIVIDADE.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/528/pro9_plo_9_de_2013_013885.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/528/pro9_plo_9_de_2013_013885.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N.º 9, DE 2013_x000D_
 DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/527/pro10_plo_10_de_2013_013951.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/527/pro10_plo_10_de_2013_013951.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 10, DE 2013_x000D_
 DEFINE NORMAS DE COBRANÇA DE IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL URBANA (IPTU) E DAS TAXAS DE SERVIÇOS PÚBLICOS, RELATIVOS AO EXERCÍCIO 2013.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/526/pro11_plo_11_de_2013_013982.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/526/pro11_plo_11_de_2013_013982.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 11, DE 2013_x000D_
 DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS, REVOGA A LEI MUNICIPAL N.º 1.757, DE 11 DE FEVEREIRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/525/pro12_plo_12_de_2013_014133.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/525/pro12_plo_12_de_2013_014133.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 12, DE 2013_x000D_
 AUTORIZA A CELEBRAÇÃO DE CONVÊNIO ENTRE O MUNICÍPIO DE INDIANÓPOLIS-MG E A BENEFICÊNCIA EVANGÉLICA DE ARAGUARI.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/524/pro13_plo_13_de_2013_014183.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/524/pro13_plo_13_de_2013_014183.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 13, DE 2013_x000D_
 INCLUI NO ANEXO DE METAS E PRIORIDADES E ANEXO I DA LDO-LEI DE DIRETRIZES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/523/pro14_plo_14_de_2013_014189.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/523/pro14_plo_14_de_2013_014189.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 14, DE 2013_x000D_
 INCLUI NO ANEXO II DO PLANO PLURIANUAL 2010-2013-LEI MUNICIPAL N.º 1.799, DE 10 DE DEZEMBRO DE 2009.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/522/pro15_plo_15_de_2013_014196.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/522/pro15_plo_15_de_2013_014196.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 15, DE 2013_x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/520/pro17_plo_16_de_2013_014298.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/520/pro17_plo_16_de_2013_014298.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 16, DE 2013_x000D_
 AUTORIZA O MUNICÍPIO DE INDIANÓPOLIS-MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A-BDMG OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/519/pro18_plo_17_de_2013_014323.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/519/pro18_plo_17_de_2013_014323.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 17, DE 2013_x000D_
 REVOGA A LEI N.º 1.189, DE 27 DE MAIO DE 1.997, QUE INSTITUI O PROGRAMA MUNICIPAL DE FORNECIMENTO DE MEDICAMENTOS EMERGENCIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/518/pro19_plo_18_de_2013_014335.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/518/pro19_plo_18_de_2013_014335.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 18, DE 2013_x000D_
 REGULAMENTA O TRATAMENTO FORA DO MUNICÍPIO-TFD, NO MUNICÍPIO DE INDIANÓPOLIS-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/516/pro21_plo_19_de_2013_012411.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/516/pro21_plo_19_de_2013_012411.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 19, DE 2013_x000D_
 AUTORIZA O PODER EXECUTIVO A CONSTRUIR OU REFORMAR CALÇADAS EM ÁREAS DECLARADAS DE EXCEPCIONAL INTERESSE PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/514/pro23_plo_20_de_2013_012618.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/514/pro23_plo_20_de_2013_012618.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 20, DE 2013_x000D_
 DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO 2014/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/513/pro24_plo_21_de_2013_012708.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/513/pro24_plo_21_de_2013_012708.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 21, DE 2013_x000D_
 ESTABELECE NOVOS PARÂMETROS RELATIVOS À POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/512/pro25_plo_22_de_2013_012818.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/512/pro25_plo_22_de_2013_012818.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 22, DE 2013_x000D_
 INCLUI META E OBJETIVO NA LEI DE DIRETRIZES ORÇAMENTÁRIA PARA O ANO DE 2013, NO PLANO PLURIANUAL E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL ATÉ A IMPORTÂNCIA DE R$ 1.200,00 ( UM MIL E DUZENTOS REAIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/511/pro26_plo_23_de_2013_012842.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/511/pro26_plo_23_de_2013_012842.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 23, DE 2013_x000D_
 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE INDIANÓPOLIS PARA O EXERCÍCIO DE 2014, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/510/pro27_plo_24_de_2013_012973.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/510/pro27_plo_24_de_2013_012973.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 24, DE 2013_x000D_
 AUTORIZA O MUNICÍPIO A RATIFICAR O PROTOCOLO DE INTENÇÕES DO CONSÓRCIO INTERMUNICIPAL-REGIÃO INTEGRADA DE DESENVOLVIMENTO SUSTENTÁVEL-RIDES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/507/pro30_plo_25_de_2013_013053.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/507/pro30_plo_25_de_2013_013053.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 25, DE 2013_x000D_
 INSTITUI O PERÍMETRO URBANO DO MUNICÍPIO DE INDIANÓPOLIS E REVOGAM AS LEIS N.º 734, DE 7 DE ABRIL DE 1.988, N.º 1.580, DE 24 DE SETEMBRO DE 2007 E N.º 1.594, DE 6 DE DEZEMBRO DE 2007.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/506/pro31_plo_26_de_2013_013081.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/506/pro31_plo_26_de_2013_013081.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 26, DE 2013_x000D_
 AUTORIZA O MUNICÍPIO DE INDIANÓPOLIS-MG A PARTICIPAR E RATIFICA A SUBSCRIÇÃO DO PROTOCOLO DE INTENÇÕES DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE SAÚDE DA REDE DE URGÊNCIA E EMERGÊNCIA DA MACRORREGIÃO DO TRIÂNGULO NORTE-CISTRI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/505/pro32_plo_27_de_2013_013160.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/505/pro32_plo_27_de_2013_013160.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 27, 2013_x000D_
 AUTORIZA O MUNICÍPIO DE INDIANÓPOLIS-MG A PARTICIPAR E RATIFICAR A SUBSCRIÇÃO DO PROTOCOLO DE INTENÇÕES DO CIDES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/504/pro33_plo_28_de_2013_013350.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/504/pro33_plo_28_de_2013_013350.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 28, DE 2013_x000D_
 AUTORIZA OS REPRESENTANTES DA FAZENDA PÚBLICA MUNICIPAL A CELEBRAREM ACORDO EM PROCESSOS ADMINISTRATIVOS.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/925/pro35_plo_29_de_2013_013372.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/925/pro35_plo_29_de_2013_013372.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 29, DE 2013_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A OUTORGAR, SOB O REGIME DE CONCESSÃO, A EXPLORAÇÃO DOS SERVIÇOS DE EXECUÇÃO E ADMINISTRAÇÃO DA BALSA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/501/pro36_plo_30_de_2013_013418.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/501/pro36_plo_30_de_2013_013418.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 30, DE 2013_x000D_
 ALTERA A REDAÇÃO DO CAPUT DO ART. 4º, DA LEI MUNICIPAL N.º 1.797/2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/500/pro37_plo_31_de_2013_013429.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/500/pro37_plo_31_de_2013_013429.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 31, DE 2013_x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/499/pro38_plo_32_de_2013__013447.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/499/pro38_plo_32_de_2013__013447.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 32, DE 2013_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR ÁREA DE TERRAS DE SUA PROPRIEDADE AO FUNDO DE ARRENDAMENTO RESIDENCIAL-FAR, ADMINISTRADO PELA CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/498/pro39_plo_33_de_2013_013478.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/498/pro39_plo_33_de_2013_013478.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 33, DE 2013_x000D_
 FIXA O VALOR DA REMUNERAÇÃO DO MÉDICO DO PSF NO MUNICÍPIO DE INDIANÓPOLIS-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/497/pro40_plo_34_de_2013_017402.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/497/pro40_plo_34_de_2013_017402.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 34 DE 2013_x000D_
 AUTORIZA O PODER EXECUTIVO A REALIZAR PERMUTA DE IMÓVEL URBANO DO MUNICÍPIO DE INDIANÓPOLIS-MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2693,67 +2693,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/870/indi_1_de_2013_017625.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/869/indi_2_de_2013_017624.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/868/indi_3_de_2013_017623.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/867/indi_4_de_2013_017622.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/866/indi_5_de_2013_017621.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/865/indi_6_de_2013_017620.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/864/indi_7_de_2013_017619.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/863/indi_8_de_2013_017618.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/862/indi_9_de_2013_017617.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/861/indi_10_de_2013_017613.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/860/indi_11_de_2013_017612.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/859/indi_12_de_2012_017611.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/858/indi_13_de_2013_017610.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/857/indi_14_de_2013_017609.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/856/indi_15_de_2013_017608.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/855/ind_16_de_2013_018797.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/854/indi_17_de_2013_017606.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/853/indi_18_de_2013_017605.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/852/indi_19_de_2013_017604.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/851/indi_20_de_2013_017600.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/850/indi_21_de_2013_017599.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/849/indi_22_de_2013_017598.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/848/indi_23_de_2013_017597.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/847/indi_24_de_2013_017595.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/846/indi_25_de_2013_017594.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/845/indi_26_de_2013_017593.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/844/indi_27_de_2013_017592.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/843/indi_28_de_2013_017591.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/842/indi_29_de_2013_017590.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/841/indi_30_de_2013_017583.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/840/indi_31_de_2013_017582.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/839/indi_32_de_2013_017581.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/838/indi_33_de_2013_017580.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/837/indi_34_de_2013_017579.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/836/indi_35_de_2013_017578.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/835/indi_36_de_2013_017577.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/834/indi_37_de_2013_017576.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/833/indi_38_de_2013_017575.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/832/indi_39_de_2013_017574.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/831/indi_40_de_2013_017573.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/830/indi_41_de_2013_017572.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/829/indi_42_de_2013_017571.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/828/indi_43_de_2013_017570.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/827/indi_44_de_2013_017568.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/826/indi_45_de_2013_017567.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/825/indi_46_de_2013_017566.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/824/indi_47_de_2013_017565.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/823/indi_48_de_2013_017564.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/822/indi_49_de_2013_017563.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/821/indi_50_de_2013_017562.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/820/indi_51_de_2013_017561.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/819/indi_52_de_2013_017560.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/818/indi_54_de_2013_017558.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/817/indi_55_de_2013_017557.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/816/indi_56_de_2013_017556.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/815/indi_57_de_2013_017555.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/814/indi_58_de_2013_017554.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/813/indi_59_de_2013_017553.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/812/indi_60_de_2013_017552.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/811/indi_61_de_2013_017551.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/810/indi_62_de_2013_017550.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/809/indi_63_de_2013_017549.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/808/indi_64_de_2013_017548.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/807/indi_65_de_2013_017547.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/806/indi_66_de_2013_017545.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/805/indi_77_de_2013_017533.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/804/indi_68_de_2013_017543.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/803/indi_69_de_2013_017542.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/802/indi_70_de_2013_017541.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/801/indi_71_de_2013_017539.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/800/indi_73_de_2013_017537.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/799/indi_73_de_2013_017537.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/798/indi_74_de_2013_017536.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/797/indi_75_de_2013_017535.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/796/indi_76_de_2013_017534.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/795/indi_77_de_2013_017533.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/794/indi_78_de_2013_017532.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/793/indi_79_de_2013_017531.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/792/indi_80_de_2013_017530.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/791/indi_81_de_2013_017529.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/790/indi_82_de_2013_20200108_154201.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/789/indi_83_de_2013_017527.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/788/indi_84_de_2013_017526.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/787/indi_85_de__2013_017525.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/786/indi_86_de_2013_017524.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/784/indi_89_de_2013_017521.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/783/indi_89_de_2013_017521.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/782/indi_90_de_2013_017520.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/781/indi_91_de_2013_017519.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/780/indi_92_de_2013_017518.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/779/indi_93_de_2013_017517.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/778/indi_94_de_2013_017516.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/776/indi_95_de_2013_017515.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/775/indi_96_de_2013_017514.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/774/indi_97_de_2013_017513.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/773/indi_98_de_2013_017511.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/772/indi_99_de_2013_017510.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/771/indi_100_de_2013_017509.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/770/indi_101_de_2013_017508.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/769/indi_102_de_2013_017507.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/768/indi_103_de_2013_017506.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/767/indi_104_de_2013_017505.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/766/indi_105_de_2013_017504.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/765/indi_106_de_2013_017503.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/764/indi_107_de_2013_017502.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/763/indi_108_de_2013_017501.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/762/indi_109_de_2013_017499.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/761/indi_110_de_2013_017497.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/760/indi_111_de_2013_017496.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/759/indi_112_de_2013_017495.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/758/indi_113_de_2013_017494.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/757/indi_114_de_2013_017493.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/756/indi_115_de_2013_017492.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/755/indi_116_de_2013_017491.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/754/indi_117_de_2013_017490.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/752/indi_118_de_2013_017489.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/751/indi_119_de_2013_017488.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/750/indi_120_de_2013_017487.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/749/indi_121_de_2013_017486.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1034/req_1_de_2013_019246.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1171/req_2_de_2013_019245.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1170/req_3_de_2013_019244.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1036/req_4_de_2013_019243.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1037/req_5_de_2013_019242.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1038/req_6_de_2013_019241.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1039/req_7_de_2013_019239.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1040/req_8_de_2013_019238.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1169/req_9_de_2013_019237.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1042/req_10_de_2013_019236.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1043/req_11_de_2013_019234.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1044/req_12_de_2013_019233.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1045/req_13_de_2013_019232.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1046/req_14_de_2013_019230.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1047/req_15_de_2013_019228.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1048/req_16_de_2013_019227.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1049/req_17_de_2013_019225.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1050/req_18_de_2013_019223.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1051/req_19_de_2013_019222.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1052/req_20_de_2013_019221.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1053/req_21_de_2013_019220.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1054/req_22_de_2013_019219.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1055/req_23_de_2013_019217.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1056/req_24_de_2013_019216.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1057/req_25_de_2013_019214.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1058/req_26_de_2013_019212.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1059/req_27_de_2013_019211.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1060/req_28_de_2013_019209.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1061/req_29_de_2013_019208.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1062/req_30_de_2013_019206.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/515/pro22_plc_1_de_2013_012426.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/509/pro28_plc_2_de_2013_013022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1525/mocao_22_de_2013_021033.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1524/mocao_23_de_2013_021032.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1523/mocao_24_de_2013_021031.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1522/mocao_25_de_2013_021030.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1521/mocao_26_de_2013_021029.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1520/mocao_27_de_2013_021028.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/517/pro20_pdr_1_de_2013_014378.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/521/pro16_pdl_1_de_2013_014203.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/508/pro29_pdl_2_de_2013_013048.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/503/pro34_pdl_3_de_2013_013366.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/535/pro1_plo_1_de_2013_013547.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/534/pro2_plo_2_de_2013_013577.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/533/pro3_plo_3_de_2013_013650.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/532/pro4_plo_4_de_2013_013691.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/536/pro5_plo_5_de_2013_013738.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/531/pro6_plo_6_de_2013_013752.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/530/pro7_plo_7_de_2013_013808.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/529/pro8_plo_8_de_2013_013863.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/528/pro9_plo_9_de_2013_013885.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/527/pro10_plo_10_de_2013_013951.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/526/pro11_plo_11_de_2013_013982.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/525/pro12_plo_12_de_2013_014133.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/524/pro13_plo_13_de_2013_014183.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/523/pro14_plo_14_de_2013_014189.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/522/pro15_plo_15_de_2013_014196.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/520/pro17_plo_16_de_2013_014298.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/519/pro18_plo_17_de_2013_014323.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/518/pro19_plo_18_de_2013_014335.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/516/pro21_plo_19_de_2013_012411.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/514/pro23_plo_20_de_2013_012618.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/513/pro24_plo_21_de_2013_012708.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/512/pro25_plo_22_de_2013_012818.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/511/pro26_plo_23_de_2013_012842.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/510/pro27_plo_24_de_2013_012973.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/507/pro30_plo_25_de_2013_013053.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/506/pro31_plo_26_de_2013_013081.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/505/pro32_plo_27_de_2013_013160.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/504/pro33_plo_28_de_2013_013350.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/925/pro35_plo_29_de_2013_013372.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/501/pro36_plo_30_de_2013_013418.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/500/pro37_plo_31_de_2013_013429.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/499/pro38_plo_32_de_2013__013447.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/498/pro39_plo_33_de_2013_013478.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/497/pro40_plo_34_de_2013_017402.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/870/indi_1_de_2013_017625.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/869/indi_2_de_2013_017624.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/868/indi_3_de_2013_017623.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/867/indi_4_de_2013_017622.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/866/indi_5_de_2013_017621.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/865/indi_6_de_2013_017620.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/864/indi_7_de_2013_017619.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/863/indi_8_de_2013_017618.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/862/indi_9_de_2013_017617.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/861/indi_10_de_2013_017613.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/860/indi_11_de_2013_017612.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/859/indi_12_de_2012_017611.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/858/indi_13_de_2013_017610.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/857/indi_14_de_2013_017609.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/856/indi_15_de_2013_017608.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/855/ind_16_de_2013_018797.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/854/indi_17_de_2013_017606.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/853/indi_18_de_2013_017605.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/852/indi_19_de_2013_017604.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/851/indi_20_de_2013_017600.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/850/indi_21_de_2013_017599.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/849/indi_22_de_2013_017598.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/848/indi_23_de_2013_017597.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/847/indi_24_de_2013_017595.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/846/indi_25_de_2013_017594.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/845/indi_26_de_2013_017593.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/844/indi_27_de_2013_017592.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/843/indi_28_de_2013_017591.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/842/indi_29_de_2013_017590.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/841/indi_30_de_2013_017583.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/840/indi_31_de_2013_017582.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/839/indi_32_de_2013_017581.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/838/indi_33_de_2013_017580.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/837/indi_34_de_2013_017579.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/836/indi_35_de_2013_017578.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/835/indi_36_de_2013_017577.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/834/indi_37_de_2013_017576.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/833/indi_38_de_2013_017575.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/832/indi_39_de_2013_017574.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/831/indi_40_de_2013_017573.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/830/indi_41_de_2013_017572.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/829/indi_42_de_2013_017571.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/828/indi_43_de_2013_017570.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/827/indi_44_de_2013_017568.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/826/indi_45_de_2013_017567.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/825/indi_46_de_2013_017566.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/824/indi_47_de_2013_017565.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/823/indi_48_de_2013_017564.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/822/indi_49_de_2013_017563.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/821/indi_50_de_2013_017562.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/820/indi_51_de_2013_017561.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/819/indi_52_de_2013_017560.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/818/indi_54_de_2013_017558.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/817/indi_55_de_2013_017557.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/816/indi_56_de_2013_017556.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/815/indi_57_de_2013_017555.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/814/indi_58_de_2013_017554.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/813/indi_59_de_2013_017553.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/812/indi_60_de_2013_017552.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/811/indi_61_de_2013_017551.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/810/indi_62_de_2013_017550.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/809/indi_63_de_2013_017549.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/808/indi_64_de_2013_017548.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/807/indi_65_de_2013_017547.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/806/indi_66_de_2013_017545.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/805/indi_77_de_2013_017533.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/804/indi_68_de_2013_017543.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/803/indi_69_de_2013_017542.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/802/indi_70_de_2013_017541.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/801/indi_71_de_2013_017539.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/800/indi_73_de_2013_017537.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/799/indi_73_de_2013_017537.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/798/indi_74_de_2013_017536.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/797/indi_75_de_2013_017535.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/796/indi_76_de_2013_017534.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/795/indi_77_de_2013_017533.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/794/indi_78_de_2013_017532.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/793/indi_79_de_2013_017531.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/792/indi_80_de_2013_017530.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/791/indi_81_de_2013_017529.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/790/indi_82_de_2013_20200108_154201.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/789/indi_83_de_2013_017527.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/788/indi_84_de_2013_017526.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/787/indi_85_de__2013_017525.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/786/indi_86_de_2013_017524.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/784/indi_89_de_2013_017521.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/783/indi_89_de_2013_017521.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/782/indi_90_de_2013_017520.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/781/indi_91_de_2013_017519.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/780/indi_92_de_2013_017518.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/779/indi_93_de_2013_017517.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/778/indi_94_de_2013_017516.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/776/indi_95_de_2013_017515.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/775/indi_96_de_2013_017514.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/774/indi_97_de_2013_017513.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/773/indi_98_de_2013_017511.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/772/indi_99_de_2013_017510.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/771/indi_100_de_2013_017509.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/770/indi_101_de_2013_017508.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/769/indi_102_de_2013_017507.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/768/indi_103_de_2013_017506.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/767/indi_104_de_2013_017505.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/766/indi_105_de_2013_017504.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/765/indi_106_de_2013_017503.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/764/indi_107_de_2013_017502.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/763/indi_108_de_2013_017501.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/762/indi_109_de_2013_017499.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/761/indi_110_de_2013_017497.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/760/indi_111_de_2013_017496.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/759/indi_112_de_2013_017495.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/758/indi_113_de_2013_017494.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/757/indi_114_de_2013_017493.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/756/indi_115_de_2013_017492.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/755/indi_116_de_2013_017491.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/754/indi_117_de_2013_017490.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/752/indi_118_de_2013_017489.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/751/indi_119_de_2013_017488.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/750/indi_120_de_2013_017487.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/749/indi_121_de_2013_017486.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1034/req_1_de_2013_019246.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1171/req_2_de_2013_019245.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1170/req_3_de_2013_019244.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1036/req_4_de_2013_019243.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1037/req_5_de_2013_019242.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1038/req_6_de_2013_019241.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1039/req_7_de_2013_019239.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1040/req_8_de_2013_019238.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1169/req_9_de_2013_019237.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1042/req_10_de_2013_019236.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1043/req_11_de_2013_019234.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1044/req_12_de_2013_019233.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1045/req_13_de_2013_019232.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1046/req_14_de_2013_019230.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1047/req_15_de_2013_019228.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1048/req_16_de_2013_019227.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1049/req_17_de_2013_019225.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1050/req_18_de_2013_019223.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1051/req_19_de_2013_019222.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1052/req_20_de_2013_019221.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1053/req_21_de_2013_019220.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1054/req_22_de_2013_019219.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1055/req_23_de_2013_019217.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1056/req_24_de_2013_019216.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1057/req_25_de_2013_019214.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1058/req_26_de_2013_019212.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1059/req_27_de_2013_019211.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1060/req_28_de_2013_019209.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1061/req_29_de_2013_019208.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1062/req_30_de_2013_019206.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/515/pro22_plc_1_de_2013_012426.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/509/pro28_plc_2_de_2013_013022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1525/mocao_22_de_2013_021033.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1524/mocao_23_de_2013_021032.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1523/mocao_24_de_2013_021031.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1522/mocao_25_de_2013_021030.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1521/mocao_26_de_2013_021029.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/1520/mocao_27_de_2013_021028.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/517/pro20_pdr_1_de_2013_014378.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/521/pro16_pdl_1_de_2013_014203.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/508/pro29_pdl_2_de_2013_013048.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/503/pro34_pdl_3_de_2013_013366.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/535/pro1_plo_1_de_2013_013547.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/534/pro2_plo_2_de_2013_013577.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/533/pro3_plo_3_de_2013_013650.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/532/pro4_plo_4_de_2013_013691.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/536/pro5_plo_5_de_2013_013738.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/531/pro6_plo_6_de_2013_013752.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/530/pro7_plo_7_de_2013_013808.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/529/pro8_plo_8_de_2013_013863.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/528/pro9_plo_9_de_2013_013885.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/527/pro10_plo_10_de_2013_013951.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/526/pro11_plo_11_de_2013_013982.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/525/pro12_plo_12_de_2013_014133.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/524/pro13_plo_13_de_2013_014183.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/523/pro14_plo_14_de_2013_014189.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/522/pro15_plo_15_de_2013_014196.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/520/pro17_plo_16_de_2013_014298.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/519/pro18_plo_17_de_2013_014323.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/518/pro19_plo_18_de_2013_014335.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/516/pro21_plo_19_de_2013_012411.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/514/pro23_plo_20_de_2013_012618.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/513/pro24_plo_21_de_2013_012708.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/512/pro25_plo_22_de_2013_012818.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/511/pro26_plo_23_de_2013_012842.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/510/pro27_plo_24_de_2013_012973.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/507/pro30_plo_25_de_2013_013053.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/506/pro31_plo_26_de_2013_013081.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/505/pro32_plo_27_de_2013_013160.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/504/pro33_plo_28_de_2013_013350.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/925/pro35_plo_29_de_2013_013372.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/501/pro36_plo_30_de_2013_013418.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/500/pro37_plo_31_de_2013_013429.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/499/pro38_plo_32_de_2013__013447.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/498/pro39_plo_33_de_2013_013478.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2013/497/pro40_plo_34_de_2013_017402.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H199"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="213" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>