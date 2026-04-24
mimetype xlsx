--- v0 (2026-01-16)
+++ v1 (2026-04-24)
@@ -54,1836 +54,1836 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>LUSMAR ANTÔNIO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 1, DE 2012.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ANTÔNIO ROBERTO DOS REIS DA SILVA, Daniel Alves Miranda</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/747/indi_2_de_2012_017746.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/747/indi_2_de_2012_017746.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 2, DE 2012.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ANTÔNIO ROBERTO DOS REIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/746/indi_3_de_2012_017745.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/746/indi_3_de_2012_017745.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 3, DE 2012.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>EDUARDO ALVES VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/745/indi_4_de_2012_017744.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/745/indi_4_de_2012_017744.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 4, DE 2012.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/744/indi_5_de_2012_017743.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/744/indi_5_de_2012_017743.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 5, DE 2012.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/743/indi_6_de_2012_017742.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/743/indi_6_de_2012_017742.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 6, DE 2012.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/742/indi_7_de_2012_017741.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/742/indi_7_de_2012_017741.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 7, DE 2012.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/741/indi_8_de_2012_017740.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/741/indi_8_de_2012_017740.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 8, DE 2012.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ANÍDSON GABRIEL DA SILVA, EDUARDO ALVES VIEIRA, LUSMAR ANTÔNIO PEREIRA, RÚBIA APARECIDA ALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/740/indi_9_de_2012_017738.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/740/indi_9_de_2012_017738.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 9, DE 2012.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/739/indi_10_de_2012_017737.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/739/indi_10_de_2012_017737.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 10, DE 2012.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/738/indi_11_de_2012_017736.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/738/indi_11_de_2012_017736.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 11, DE 2012.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>ANÍDSON GABRIEL DA SILVA, ANTONIO, Daniel Alves Miranda, EDUARDO ALVES VIEIRA, LEONARDO, LUSMAR ANTÔNIO PEREIRA, MARIA ROSÂNGELA DE OLIVEIRA CÔCO, RÚBIA APARECIDA ALVES DA SILVA, TIAGO REIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/737/indi_12_de_2012_017735.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/737/indi_12_de_2012_017735.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 12, DE 2012.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/736/indi_13_de_2012_017734.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/736/indi_13_de_2012_017734.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 13, DE 2012.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/735/indi_14_de_2012_017733.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/735/indi_14_de_2012_017733.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 14, DE 2012.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/734/indi_15_de_2012_017732.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/734/indi_15_de_2012_017732.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 15, DE 2012.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>TIAGO REIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/733/indi_16_de_2012_017731.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/733/indi_16_de_2012_017731.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 16, DE 2012.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/732/indi_17_de_2012_017730.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/732/indi_17_de_2012_017730.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 18, DE 2012.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/731/indi_18_de_2012_017729.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/731/indi_18_de_2012_017729.pdf</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/730/indi_19_de_2012_017728.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/730/indi_19_de_2012_017728.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 19, DE 2012.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/729/indi_20_de_2012_017727.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/729/indi_20_de_2012_017727.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 20, DE 2012.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ANÍDSON GABRIEL DA SILVA, EDUARDO ALVES VIEIRA, LEONARDO, LUSMAR ANTÔNIO PEREIRA, MARIA ROSÂNGELA DE OLIVEIRA CÔCO, RÚBIA APARECIDA ALVES DA SILVA, TIAGO REIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/728/indi_21_de_2012_017726.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/728/indi_21_de_2012_017726.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 21, DE 2012.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/727/indi_22_de_2012_017723.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/727/indi_22_de_2012_017723.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 22, DE 2012.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>RÚBIA APARECIDA ALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/726/indi_23_de_2012_017722.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/726/indi_23_de_2012_017722.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 23, DE 2012.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/725/indi_24_de_2012_017719.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/725/indi_24_de_2012_017719.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 24, DE 2012.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>ANÍDSON GABRIEL DA SILVA, Daniel Alves Miranda, EDUARDO ALVES VIEIRA, LEONARDO, LUSMAR ANTÔNIO PEREIRA, MARIA ROSÂNGELA DE OLIVEIRA CÔCO, RÚBIA APARECIDA ALVES DA SILVA, TIAGO REIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/724/indi_25_de_2012_017717.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/724/indi_25_de_2012_017717.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 25, DE 2012.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/723/indi_26_de_2012_017716.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/723/indi_26_de_2012_017716.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 26, DE 2012.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>EDUARDO ALVES VIEIRA, LUSMAR ANTÔNIO PEREIRA, RÚBIA APARECIDA ALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/722/indi_27_de_2012_017715.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/722/indi_27_de_2012_017715.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 27, DE 2012.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/721/indi_28_de_2012_017714.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/721/indi_28_de_2012_017714.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 28, DE 2012.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/720/indi_29_de_2012_017713.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/720/indi_29_de_2012_017713.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 29, DE 2012.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/716/indi_30_de_2012_017711.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/716/indi_30_de_2012_017711.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 30, DE 2012.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/715/indi_31_de_2012_017710.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/715/indi_31_de_2012_017710.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 31, DE 2012.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/714/indi_32_de_2012_017709.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/714/indi_32_de_2012_017709.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 32, DE 2012.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/713/indi_33_de_2012_017708.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/713/indi_33_de_2012_017708.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 33, DE 2012.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/712/indi_34_de_2012_017707.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/712/indi_34_de_2012_017707.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 34, DE 2012.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/711/indi_35_de_2012_017706.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/711/indi_35_de_2012_017706.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 35, DE 2012.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/710/indi_36_de_2012_017705.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/710/indi_36_de_2012_017705.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 36, DE 2012.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/709/indi_37_de_2012_017704.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/709/indi_37_de_2012_017704.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 37, DE 2012.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/708/indi_38_de_2012_017703.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/708/indi_38_de_2012_017703.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 38, DE 2012.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>RÚBIA APARECIDA ALVES DA SILVA, ANÍDSON GABRIEL DA SILVA, EDUARDO ALVES VIEIRA, TIAGO REIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/707/indi_39_de_2012_017702.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/707/indi_39_de_2012_017702.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 39, DE 2012.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>LEONARDO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/706/indi_40_de_2012_017700.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/706/indi_40_de_2012_017700.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 40, DE 2012.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/705/indi_41_de_2012_017699.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/705/indi_41_de_2012_017699.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 41, DE 2012.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/704/indi_42_de_2012_017698.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/704/indi_42_de_2012_017698.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 42, DE 2012.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/703/indi_44_de_2012_017697.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/703/indi_44_de_2012_017697.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 44, DE 2012.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/702/indi_45_de_2012_017696.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/702/indi_45_de_2012_017696.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 45, DE 2012.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/701/indi_46_de_2012_017695.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/701/indi_46_de_2012_017695.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 46, DE 2012.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/700/indi_47_de_2012_017694.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/700/indi_47_de_2012_017694.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 47, DE 2012.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>ANTONIO, EDUARDO ALVES VIEIRA, MARIA ROSÂNGELA DE OLIVEIRA CÔCO, RÚBIA APARECIDA ALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/699/indi_48_de_2012_017692.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/699/indi_48_de_2012_017692.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 48, DE 2012.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/698/indi_49_de_2012_017691.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/698/indi_49_de_2012_017691.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 49, DE 2012.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/697/indi_50_de_2012_017690.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/697/indi_50_de_2012_017690.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 50, DE 2012.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>MARIA ROSÂNGELA DE OLIVEIRA CÔCO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/696/indi_51_de_2012_017679.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/696/indi_51_de_2012_017679.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 51, DE 2012.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/695/indi_52_de_2012_017678.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/695/indi_52_de_2012_017678.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 52, DE 2012.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/694/indi_53_de_2012_017677.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/694/indi_53_de_2012_017677.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 53, DE 2012.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>LEONARDO, MARIA ROSÂNGELA DE OLIVEIRA CÔCO, TIAGO REIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/693/indi_54_de_2012_017675.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/693/indi_54_de_2012_017675.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 54, DE 2012.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/692/indi_55_de_2012_017674.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/692/indi_55_de_2012_017674.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 55, DE 2012.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>LEONARDO, LUSMAR ANTÔNIO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/691/indi_56_de_2012_017673.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/691/indi_56_de_2012_017673.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 56, DE 2012.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>EDUARDO ALVES VIEIRA, RÚBIA APARECIDA ALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/690/indi_57_de_2012_017672.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/690/indi_57_de_2012_017672.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 57, DE 2012.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/689/indi_58_de_2012_017671.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/689/indi_58_de_2012_017671.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 58, DE 2012.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/688/indi_59_de_2012_017670.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/688/indi_59_de_2012_017670.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 59, DE 2012.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/687/indi_60_de_2012_017669.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/687/indi_60_de_2012_017669.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 60, DE 2012.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/686/indi_61_de_2012_017668.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/686/indi_61_de_2012_017668.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 61, DE 2012.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1182/req_1_de_2012_019186.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1182/req_1_de_2012_019186.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 1, DE 2012.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1183/req_2_de_2012_019185.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1183/req_2_de_2012_019185.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 2, DE 2012.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1184/req_3_de_2012_019184.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1184/req_3_de_2012_019184.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 3, DE 2012.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1185/req_4_de_2012_019183.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1185/req_4_de_2012_019183.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 4, DE 2012.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1186/req_5_de_2012_019182.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1186/req_5_de_2012_019182.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 5, DE 2012.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1187/req_6_de_2012_019181.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1187/req_6_de_2012_019181.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 6, DE 2012.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1188/req_7_de_2012_019179.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1188/req_7_de_2012_019179.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 7, DE 2012.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1189/req_8_de_2012_019178.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1189/req_8_de_2012_019178.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 8, DE 2012.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>ANÍDSON GABRIEL DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1190/req_9_de_2012_019177.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1190/req_9_de_2012_019177.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 9, DE 2012.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1191/req_12_de_2012_019169.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1191/req_12_de_2012_019169.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 12, DE 2012.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1192/req_13_de_2012_019168.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1192/req_13_de_2012_019168.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 13, DE 2012.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1193/req_14_de_2012_019167.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1193/req_14_de_2012_019167.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 14, DE 2012.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1194/req_15_de_2012_019166.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1194/req_15_de_2012_019166.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 15, DE 2012.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1195/req_16_de_2012_019165.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1195/req_16_de_2012_019165.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 16, DE 2012.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1196/req_17_de_2012_019164.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1196/req_17_de_2012_019164.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 17, DE 2012.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1197/req_18_de_2012_019162.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1197/req_18_de_2012_019162.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 18, DE 2012.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1198/req_19_de_2012_019157.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1198/req_19_de_2012_019157.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 19, DE 2012.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1199/req_20_de_2012_019155.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1199/req_20_de_2012_019155.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 20, DE 2012.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1200/req_21_de_2012_019153.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1200/req_21_de_2012_019153.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 21, DE 2012.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1201/req_22_de_2012_019152.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1201/req_22_de_2012_019152.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 22, DE 2012.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1202/req_23_de_2012_019151.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1202/req_23_de_2012_019151.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 23, DE 2012.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1203/req_24_de_2012_019150.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1203/req_24_de_2012_019150.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 24, DE 2012.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>ANTONIO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1204/req_25_de_2012_019149.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1204/req_25_de_2012_019149.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 25, DE 2012.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1205/req_25_de_2012_019149.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1205/req_25_de_2012_019149.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 26, DE 2012.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1206/req_27_de_2012_019146.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1206/req_27_de_2012_019146.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 27, DE 2012.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>RENES JOSÉ BORGES PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/945/pro157_plc_15_de_2012_018121.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/945/pro157_plc_15_de_2012_018121.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N.º 15, DE 2012_x000D_
 EQUIPARA OS VENCIMENTOS DO CARGO DE AUXILIAS ADMINISTRATIVO DO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DO MUNICÍPIO DE INDIANÓPOLIS-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/950/pro156_plc_16_de_2012_023665.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/950/pro156_plc_16_de_2012_023665.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N.º 16, DE 2012_x000D_
 ALTERA A CARGA HORÁRIA E O VENCIMENTO DO CARGO DE FARMACÊUTICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/909/pro172_plc_16_de_2012_014974.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/909/pro172_plc_16_de_2012_014974.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N.º 17, DE 2012_x000D_
 ALTERA A LEI COMPLEMENTAR N.º 26, DE 13 DE MAIO DE 2009, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/910/pro173_plc_18_de_2012_014979.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/910/pro173_plc_18_de_2012_014979.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N.º 18, DE 2012_x000D_
 ALTERA A LEI COMPLEMENTAR N.º 26, DE 13 MAIO DE 2009, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Daniel Alves Miranda, LEONARDO, LUSMAR ANTÔNIO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1537/mocao_1_de_2012_021078.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1537/mocao_1_de_2012_021078.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 1, DE 2012.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>Daniel Alves Miranda, EDUARDO ALVES VIEIRA, TIAGO REIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1538/mocao_2_de_2012_021077.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1538/mocao_2_de_2012_021077.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 2, DE 2012.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>Daniel Alves Miranda, EDUARDO ALVES VIEIRA, RÚBIA APARECIDA ALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1539/mocao_3_de_2012_021076.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1539/mocao_3_de_2012_021076.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 3, DE 2012.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>Daniel Alves Miranda, EDUARDO ALVES VIEIRA, MARIA ROSÂNGELA DE OLIVEIRA CÔCO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1540/mocao_4_de_2012_021075.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1540/mocao_4_de_2012_021075.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 4, DE 2012.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1541/mocao_5_de_2012_021074.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1541/mocao_5_de_2012_021074.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 5, DE 2012.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>ANTONIO, Daniel Alves Miranda, EDUARDO ALVES VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1542/mocao_6_de_2012_021073.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1542/mocao_6_de_2012_021073.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 6, DE 2012.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1543/mocao_7_de_2012_021072.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1543/mocao_7_de_2012_021072.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 7, DE 2012.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1544/mocao_8_de_2012_021071.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1544/mocao_8_de_2012_021071.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 8, DE 2012.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>ANÍDSON GABRIEL DA SILVA, LUSMAR ANTÔNIO PEREIRA, MARIA ROSÂNGELA DE OLIVEIRA CÔCO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1545/mocao_9_de_2012_021070.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1545/mocao_9_de_2012_021070.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 9, DE 2012.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1546/mocao_10_de_2012_021069.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1546/mocao_10_de_2012_021069.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 10, DE 2012.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>Daniel Alves Miranda, MARIA ROSÂNGELA DE OLIVEIRA CÔCO, RÚBIA APARECIDA ALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1547/mocao_11_de_2012_021068.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1547/mocao_11_de_2012_021068.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 11, DE 2012.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1548/mocao_12_de_2012_021067.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1548/mocao_12_de_2012_021067.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 12, DE 2012.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1549/mocao_13_de_2012_021066.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1549/mocao_13_de_2012_021066.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 13, DE 2012.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>EDUARDO ALVES VIEIRA, LEONARDO, MARIA ROSÂNGELA DE OLIVEIRA CÔCO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1550/mocao_14_de_2012_021065.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1550/mocao_14_de_2012_021065.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 14, DE 2012.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1551/mocao_15_de_2012_021064.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1551/mocao_15_de_2012_021064.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 15, DE 2012.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>ANÍDSON GABRIEL DA SILVA, EDUARDO ALVES VIEIRA, RÚBIA APARECIDA ALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1552/mocao_16_de_2012_021063.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1552/mocao_16_de_2012_021063.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 16, DE 2012.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>ANTONIO, Daniel Alves Miranda, RÚBIA APARECIDA ALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1553/mocao_17_de_2012_021062.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1553/mocao_17_de_2012_021062.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 17, DE 2012.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>Daniel Alves Miranda, EDUARDO ALVES VIEIRA, LUSMAR ANTÔNIO PEREIRA, MARIA ROSÂNGELA DE OLIVEIRA CÔCO, RÚBIA APARECIDA ALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1554/mocao_18_de_2012_021061.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1554/mocao_18_de_2012_021061.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 18, DE 2012.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>ANTONIO, Daniel Alves Miranda, EDUARDO ALVES VIEIRA, RÚBIA APARECIDA ALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1555/mocao_19_de_2012_021060.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1555/mocao_19_de_2012_021060.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 19, DE 2012.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>ANÍDSON GABRIEL DA SILVA, EDUARDO ALVES VIEIRA, MARIA ROSÂNGELA DE OLIVEIRA CÔCO, RÚBIA APARECIDA ALVES DA SILVA, TIAGO REIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1556/mocao_20_de_2012_021059.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1556/mocao_20_de_2012_021059.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 20, DE 2012.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>EDUARDO ALVES VIEIRA, RÚBIA APARECIDA ALVES DA SILVA, TIAGO REIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1557/mocao_21_de_2012_021058.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1557/mocao_21_de_2012_021058.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 21, DE 2012.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1558/mocao_22_de_2012_021057.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1558/mocao_22_de_2012_021057.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 22, DE 2012.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/911/pro174_pdr_5_de_2012_014991.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/911/pro174_pdr_5_de_2012_014991.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 5, DE 2012_x000D_
 APROVA A PROPOSTA DE ORÇAMENTO DA CÂMARA MUNICIPAL DE INDIANÓPOLIS-MG, PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/914/pro176_plo_144_de_2012_015254.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/914/pro176_plo_144_de_2012_015254.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 6, DE 2012_x000D_
 AUTORIZA A MUDANÇA TEMPORÁRIA DO LOCAL DE REUNIÕES DA CÂMARA MUNICIPAL DE INDIANÓPOLIS-MG.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/916/pro179_pdr_7_de_2012_015427.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/916/pro179_pdr_7_de_2012_015427.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 7, DE 2012_x000D_
 DISPÕE SOBRE O USO DAS DEPENDÊNCIAS DO PRÉDIO DA CÂMARA MUNICIPAL PARA FINS ESTRANHOS ÀS ATIVIDADES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/921/pro184_pdr_8_de_2012_016114.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/921/pro184_pdr_8_de_2012_016114.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 8, DE 2012_x000D_
 ESTABELECE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE INDIANÓPOLIS, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/939/pro150_pdl_8_de_2012_016711.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/939/pro150_pdl_8_de_2012_016711.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N.º 8, DE 2012_x000D_
 CONCEDE LICENÇA NÃO REMUNERADA AO PREFEITO MUNICIPAL DE INDIANÓPOLIS-MG.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/947/pro154_pdl_9_de_2012.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/947/pro154_pdl_9_de_2012.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 9, DE 2012_x000D_
 JULGAMENTO DAS CONTAS DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS, EXERCÍCIO DE 2006._x000D_
 AUTOR: COMISSÃO DE FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/948/pro155_pdl_10_de_2012_018034.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/948/pro155_pdl_10_de_2012_018034.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N.º 10, 2012_x000D_
 JULGAMENTO DAS CONTAS DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS, EXERCÍCIO DE 2010._x000D_
 AUTOR: COMISSÃO DE FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/923/pro144_plo_119_de_2012_016519.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/923/pro144_plo_119_de_2012_016519.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 119, DE 2012_x000D_
 INSTITUI E DISCIPLINA O PROGRAMA DE CONCESSÃO DE BENEFÍCIOS EVENTUAIS PARA ATENDIMENTO AO CIDADÃO CARENTE DENOMINADO "PROVIDA" E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/924/pro145_plo_120_de_2012_016577.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/924/pro145_plo_120_de_2012_016577.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 120, DE 2012_x000D_
 AUTORIZA A CONCESSÃO DE SUBVENÇÕES SOCIAIS PARA A ASSOCIAÇÃO DE FOLIAS DE REIS DE INDIANÓPOLIS E PARA O CONSELHO DE DESENVOLVIMENTO, COMUNITÁRIO DO MUNICÍPIO DE INDIANÓPOLIS-CODEMI._x000D_
 ARQUIVADO EM: 23/01/2012.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/927/pro146_plo_121_de_2012_016606.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/927/pro146_plo_121_de_2012_016606.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 121, DE 2012_x000D_
 AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO DE FOLIAS DE REIS DE INDIANÓPOLIS.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/936/pro147_plo_122_de_2012_016626.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/936/pro147_plo_122_de_2012_016626.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL AO CONSELHO DE DESENVOLVIMENTO COMUNITÁRIO DO MUNICÍPIO DE INDIANÓPOLIS - CODEMI.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/937/pro148_plo_123_de_2012_016689.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/937/pro148_plo_123_de_2012_016689.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 123, DE 2012_x000D_
 ATUALIZA OS SUBSÍDIOS DO VEREADOR E DO PRESIDENTE DA CÂMARA MUNICIPAL DE INDIANÓPOLIS-MG.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/938/pro149_plo_124_de_2012_016707.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/938/pro149_plo_124_de_2012_016707.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 124, DE 2012_x000D_
 ATUALIZA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE INDIANÓPOLIS-MG._x000D_
 RETIRADO DE TRAMITAÇÃO EM 13/02/2013.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/940/pro151_plo_125_de_2012_016719.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/940/pro151_plo_125_de_2012_016719.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 125, DE 2012_x000D_
 INSTITUI O SERVIÇO DE INSPEÇÃO MUNICIPAL DE PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE INDIANÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/941/pro152_plo_126_de_2012_016737.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/941/pro152_plo_126_de_2012_016737.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 126, DE 2012_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR OS IMÓVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/942/pro153_plo_127_de_2012_016782.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/942/pro153_plo_127_de_2012_016782.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 127, DE 2012_x000D_
 DENOMINA O BEM PÚBLICO MUNICIPAL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/949/plo129_023631.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/949/plo129_023631.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 129, DE 2012_x000D_
 DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL N.º 1.757, DE 11 DE FEVEREIRO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/944/pro159_plo_130_de_2012_018204.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/944/pro159_plo_130_de_2012_018204.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 130, DE 2012_x000D_
 CRIA CARGOS DE PROVIMENTO EFETIVO QUE ESPECIFICA._x000D_
 RETIRADO DE TRAMITAÇÃO EM 02/04/2012.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/943/pro160_plo_131_de_2012_018212.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/943/pro160_plo_131_de_2012_018212.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 131, DE 2012_x000D_
 CRIA OS CARGOS DE PROVIMENTO EFETIVO QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/896/pro161_plo_132_de_2012_014419.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/896/pro161_plo_132_de_2012_014419.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 132, DE 2012_x000D_
 ALTERA A LEI MUNICIPAL N.º 1.362, DE 12 DE FEVEREIRO DE 2003, QUE DISPÕE SOBRE O PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO DO MUNICÍPIO DE INDIANÓPOLIS E REVOGA A LEI MUNICIPAL N.º 1.693, DE 13 DE MAIO DE 2009.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/897/pro162_plo_133_de_2012_014446.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/897/pro162_plo_133_de_2012_014446.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 133, DE 2012_x000D_
 CRIA OS CARGOS DE PROVIMENTO EFETIVO QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/898/pro163_plo_134_de_2012_014480.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/898/pro163_plo_134_de_2012_014480.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 134, DE 2012_x000D_
 AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA O CONSELHO DE DESENVOLVIMENTO COMUNITÁRIO DO MUNICÍPIO DE INDIANÓPOLIS-MG - CODEMI.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/899/pro164_plo_135_de_2012_014502.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/899/pro164_plo_135_de_2012_014502.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 135, DE 2012_x000D_
 AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO DESPORTIVA INDIANOPOLENSE-ADI.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/900/pro165_plo_136_de_2012_014507.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/900/pro165_plo_136_de_2012_014507.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 136, DE 2012_x000D_
 CRIA CARGO DE PROVIMENTO EFETIVO.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/901/pro166_plo_137_de_2012_014513.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/901/pro166_plo_137_de_2012_014513.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 137, DE 2012_x000D_
 PROMOVE ALTERAÇÕES NA LEI N.º 1.257, DE 25 DE JANEIRO DE 2000, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL, CRIA O CONSELHO E O FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL E REVOGA A LEI N.º 1.110/1995.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/902/pro167_plo_138_de_2012_014727.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/902/pro167_plo_138_de_2012_014727.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 138, DE 2012_x000D_
 AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO DESPORTIVA INDIANOPOLENSE-ADI.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/903/pro168_plo_139_de_2012_014756.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/903/pro168_plo_139_de_2012_014756.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 139, DE 2012_x000D_
 DEFINE NORMAS DE COBRANÇA DE IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL URBANA (IPTU) E DAS TAXAS DE SERVIÇOS PÚBLICOS, RELATIVOS AO EXERCÍCIO 2012.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/904/pro169_plo_140_de_2012_014776.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/904/pro169_plo_140_de_2012_014776.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 140, DE 2012_x000D_
 FIXA O SUBSÍDIO DOS VEREADORES PARA A LEGISLATURA 2013 A 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/907/pro170_plo_141_de_2012_014822.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/907/pro170_plo_141_de_2012_014822.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 141, DE 2012_x000D_
 FIXA O SUBSÍDIO DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE INDIANÓPOLIS, PARA O MANDATO DE 2013 A 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/908/pro171_plo_142_de_2012_014961.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/908/pro171_plo_142_de_2012_014961.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 142, DE 2012_x000D_
 CRIA OS CARGOS DE PROVIMENTO EFETIVO QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/912/pro175_plo_143_de_2012_015080.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/912/pro175_plo_143_de_2012_015080.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 143,DE 2012_x000D_
 DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/913/pro176_plo_144_de_2012_015254.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/913/pro176_plo_144_de_2012_015254.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 144, DE 2012_x000D_
 AUTORIZA ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO VIGENTE, EM FAVOR DA CÂMARA MUNICIPAL DE INDIANÓPOLIS-MG, MEDIANTE ANULAÇÃO PARCIAL DAS DOTAÇÕES ORÇAMENTÁRIAS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/917/pro180_plo_145_de_2012_015881.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/917/pro180_plo_145_de_2012_015881.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 1.775, DE 16 DE DEZEMBRO _x000D_
 ALTERA O ART. 4º DA LEI N.º 1.775, DE 16 DE DEZEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/918/pro181_plo_146_de_2012_015893.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/918/pro181_plo_146_de_2012_015893.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 146, DE 2012_x000D_
 DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DO MUNICÍPIO DE INDIANÓPOLIS-MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/919/pro181_plo_146_de_2012_015893.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/919/pro181_plo_146_de_2012_015893.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 147, DE 2012_x000D_
 ALTERA A LEI MUNICIPAL N.º 1.211, DE 12 DE NOVEMBRO DE 1.997 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/920/pro183_plo_148_de_2012_016043.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/920/pro183_plo_148_de_2012_016043.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 148, DE 2012_x000D_
 ESTIMA RECEITA E FIXA A DESPESA DO MUNICÍPIO DE INDIANÓPOLIS-MG PARA O EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/922/pro185_plo_149_de_2012_016283.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/922/pro185_plo_149_de_2012_016283.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 149, DE 2012_x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>LOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à LOM</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/915/pro178_pelo_2_de_2012_015272.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/915/pro178_pelo_2_de_2012_015272.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA DO MUNICÍPIO N.º 2, DE 2012_x000D_
 REVOGA OS INCISOS IX E X, DO ART. 112, DE LEI ORGÂNICA DO MUNICÍPIO DE INDIANÓPOLIS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2191,67 +2191,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/747/indi_2_de_2012_017746.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/746/indi_3_de_2012_017745.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/745/indi_4_de_2012_017744.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/744/indi_5_de_2012_017743.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/743/indi_6_de_2012_017742.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/742/indi_7_de_2012_017741.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/741/indi_8_de_2012_017740.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/740/indi_9_de_2012_017738.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/739/indi_10_de_2012_017737.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/738/indi_11_de_2012_017736.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/737/indi_12_de_2012_017735.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/736/indi_13_de_2012_017734.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/735/indi_14_de_2012_017733.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/734/indi_15_de_2012_017732.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/733/indi_16_de_2012_017731.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/732/indi_17_de_2012_017730.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/731/indi_18_de_2012_017729.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/730/indi_19_de_2012_017728.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/729/indi_20_de_2012_017727.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/728/indi_21_de_2012_017726.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/727/indi_22_de_2012_017723.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/726/indi_23_de_2012_017722.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/725/indi_24_de_2012_017719.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/724/indi_25_de_2012_017717.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/723/indi_26_de_2012_017716.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/722/indi_27_de_2012_017715.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/721/indi_28_de_2012_017714.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/720/indi_29_de_2012_017713.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/716/indi_30_de_2012_017711.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/715/indi_31_de_2012_017710.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/714/indi_32_de_2012_017709.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/713/indi_33_de_2012_017708.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/712/indi_34_de_2012_017707.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/711/indi_35_de_2012_017706.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/710/indi_36_de_2012_017705.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/709/indi_37_de_2012_017704.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/708/indi_38_de_2012_017703.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/707/indi_39_de_2012_017702.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/706/indi_40_de_2012_017700.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/705/indi_41_de_2012_017699.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/704/indi_42_de_2012_017698.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/703/indi_44_de_2012_017697.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/702/indi_45_de_2012_017696.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/701/indi_46_de_2012_017695.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/700/indi_47_de_2012_017694.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/699/indi_48_de_2012_017692.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/698/indi_49_de_2012_017691.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/697/indi_50_de_2012_017690.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/696/indi_51_de_2012_017679.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/695/indi_52_de_2012_017678.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/694/indi_53_de_2012_017677.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/693/indi_54_de_2012_017675.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/692/indi_55_de_2012_017674.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/691/indi_56_de_2012_017673.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/690/indi_57_de_2012_017672.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/689/indi_58_de_2012_017671.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/688/indi_59_de_2012_017670.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/687/indi_60_de_2012_017669.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/686/indi_61_de_2012_017668.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1182/req_1_de_2012_019186.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1183/req_2_de_2012_019185.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1184/req_3_de_2012_019184.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1185/req_4_de_2012_019183.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1186/req_5_de_2012_019182.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1187/req_6_de_2012_019181.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1188/req_7_de_2012_019179.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1189/req_8_de_2012_019178.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1190/req_9_de_2012_019177.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1191/req_12_de_2012_019169.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1192/req_13_de_2012_019168.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1193/req_14_de_2012_019167.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1194/req_15_de_2012_019166.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1195/req_16_de_2012_019165.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1196/req_17_de_2012_019164.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1197/req_18_de_2012_019162.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1198/req_19_de_2012_019157.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1199/req_20_de_2012_019155.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1200/req_21_de_2012_019153.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1201/req_22_de_2012_019152.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1202/req_23_de_2012_019151.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1203/req_24_de_2012_019150.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1204/req_25_de_2012_019149.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1205/req_25_de_2012_019149.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1206/req_27_de_2012_019146.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/945/pro157_plc_15_de_2012_018121.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/950/pro156_plc_16_de_2012_023665.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/909/pro172_plc_16_de_2012_014974.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/910/pro173_plc_18_de_2012_014979.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1537/mocao_1_de_2012_021078.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1538/mocao_2_de_2012_021077.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1539/mocao_3_de_2012_021076.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1540/mocao_4_de_2012_021075.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1541/mocao_5_de_2012_021074.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1542/mocao_6_de_2012_021073.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1543/mocao_7_de_2012_021072.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1544/mocao_8_de_2012_021071.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1545/mocao_9_de_2012_021070.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1546/mocao_10_de_2012_021069.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1547/mocao_11_de_2012_021068.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1548/mocao_12_de_2012_021067.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1549/mocao_13_de_2012_021066.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1550/mocao_14_de_2012_021065.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1551/mocao_15_de_2012_021064.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1552/mocao_16_de_2012_021063.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1553/mocao_17_de_2012_021062.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1554/mocao_18_de_2012_021061.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1555/mocao_19_de_2012_021060.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1556/mocao_20_de_2012_021059.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1557/mocao_21_de_2012_021058.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1558/mocao_22_de_2012_021057.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/911/pro174_pdr_5_de_2012_014991.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/914/pro176_plo_144_de_2012_015254.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/916/pro179_pdr_7_de_2012_015427.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/921/pro184_pdr_8_de_2012_016114.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/939/pro150_pdl_8_de_2012_016711.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/947/pro154_pdl_9_de_2012.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/948/pro155_pdl_10_de_2012_018034.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/923/pro144_plo_119_de_2012_016519.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/924/pro145_plo_120_de_2012_016577.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/927/pro146_plo_121_de_2012_016606.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/936/pro147_plo_122_de_2012_016626.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/937/pro148_plo_123_de_2012_016689.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/938/pro149_plo_124_de_2012_016707.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/940/pro151_plo_125_de_2012_016719.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/941/pro152_plo_126_de_2012_016737.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/942/pro153_plo_127_de_2012_016782.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/949/plo129_023631.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/944/pro159_plo_130_de_2012_018204.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/943/pro160_plo_131_de_2012_018212.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/896/pro161_plo_132_de_2012_014419.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/897/pro162_plo_133_de_2012_014446.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/898/pro163_plo_134_de_2012_014480.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/899/pro164_plo_135_de_2012_014502.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/900/pro165_plo_136_de_2012_014507.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/901/pro166_plo_137_de_2012_014513.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/902/pro167_plo_138_de_2012_014727.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/903/pro168_plo_139_de_2012_014756.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/904/pro169_plo_140_de_2012_014776.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/907/pro170_plo_141_de_2012_014822.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/908/pro171_plo_142_de_2012_014961.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/912/pro175_plo_143_de_2012_015080.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/913/pro176_plo_144_de_2012_015254.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/917/pro180_plo_145_de_2012_015881.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/918/pro181_plo_146_de_2012_015893.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/919/pro181_plo_146_de_2012_015893.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/920/pro183_plo_148_de_2012_016043.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/922/pro185_plo_149_de_2012_016283.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/915/pro178_pelo_2_de_2012_015272.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/747/indi_2_de_2012_017746.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/746/indi_3_de_2012_017745.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/745/indi_4_de_2012_017744.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/744/indi_5_de_2012_017743.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/743/indi_6_de_2012_017742.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/742/indi_7_de_2012_017741.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/741/indi_8_de_2012_017740.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/740/indi_9_de_2012_017738.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/739/indi_10_de_2012_017737.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/738/indi_11_de_2012_017736.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/737/indi_12_de_2012_017735.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/736/indi_13_de_2012_017734.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/735/indi_14_de_2012_017733.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/734/indi_15_de_2012_017732.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/733/indi_16_de_2012_017731.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/732/indi_17_de_2012_017730.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/731/indi_18_de_2012_017729.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/730/indi_19_de_2012_017728.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/729/indi_20_de_2012_017727.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/728/indi_21_de_2012_017726.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/727/indi_22_de_2012_017723.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/726/indi_23_de_2012_017722.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/725/indi_24_de_2012_017719.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/724/indi_25_de_2012_017717.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/723/indi_26_de_2012_017716.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/722/indi_27_de_2012_017715.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/721/indi_28_de_2012_017714.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/720/indi_29_de_2012_017713.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/716/indi_30_de_2012_017711.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/715/indi_31_de_2012_017710.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/714/indi_32_de_2012_017709.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/713/indi_33_de_2012_017708.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/712/indi_34_de_2012_017707.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/711/indi_35_de_2012_017706.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/710/indi_36_de_2012_017705.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/709/indi_37_de_2012_017704.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/708/indi_38_de_2012_017703.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/707/indi_39_de_2012_017702.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/706/indi_40_de_2012_017700.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/705/indi_41_de_2012_017699.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/704/indi_42_de_2012_017698.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/703/indi_44_de_2012_017697.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/702/indi_45_de_2012_017696.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/701/indi_46_de_2012_017695.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/700/indi_47_de_2012_017694.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/699/indi_48_de_2012_017692.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/698/indi_49_de_2012_017691.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/697/indi_50_de_2012_017690.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/696/indi_51_de_2012_017679.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/695/indi_52_de_2012_017678.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/694/indi_53_de_2012_017677.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/693/indi_54_de_2012_017675.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/692/indi_55_de_2012_017674.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/691/indi_56_de_2012_017673.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/690/indi_57_de_2012_017672.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/689/indi_58_de_2012_017671.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/688/indi_59_de_2012_017670.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/687/indi_60_de_2012_017669.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/686/indi_61_de_2012_017668.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1182/req_1_de_2012_019186.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1183/req_2_de_2012_019185.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1184/req_3_de_2012_019184.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1185/req_4_de_2012_019183.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1186/req_5_de_2012_019182.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1187/req_6_de_2012_019181.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1188/req_7_de_2012_019179.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1189/req_8_de_2012_019178.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1190/req_9_de_2012_019177.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1191/req_12_de_2012_019169.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1192/req_13_de_2012_019168.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1193/req_14_de_2012_019167.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1194/req_15_de_2012_019166.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1195/req_16_de_2012_019165.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1196/req_17_de_2012_019164.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1197/req_18_de_2012_019162.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1198/req_19_de_2012_019157.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1199/req_20_de_2012_019155.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1200/req_21_de_2012_019153.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1201/req_22_de_2012_019152.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1202/req_23_de_2012_019151.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1203/req_24_de_2012_019150.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1204/req_25_de_2012_019149.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1205/req_25_de_2012_019149.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1206/req_27_de_2012_019146.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/945/pro157_plc_15_de_2012_018121.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/950/pro156_plc_16_de_2012_023665.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/909/pro172_plc_16_de_2012_014974.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/910/pro173_plc_18_de_2012_014979.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1537/mocao_1_de_2012_021078.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1538/mocao_2_de_2012_021077.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1539/mocao_3_de_2012_021076.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1540/mocao_4_de_2012_021075.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1541/mocao_5_de_2012_021074.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1542/mocao_6_de_2012_021073.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1543/mocao_7_de_2012_021072.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1544/mocao_8_de_2012_021071.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1545/mocao_9_de_2012_021070.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1546/mocao_10_de_2012_021069.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1547/mocao_11_de_2012_021068.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1548/mocao_12_de_2012_021067.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1549/mocao_13_de_2012_021066.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1550/mocao_14_de_2012_021065.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1551/mocao_15_de_2012_021064.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1552/mocao_16_de_2012_021063.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1553/mocao_17_de_2012_021062.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1554/mocao_18_de_2012_021061.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1555/mocao_19_de_2012_021060.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1556/mocao_20_de_2012_021059.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1557/mocao_21_de_2012_021058.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/1558/mocao_22_de_2012_021057.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/911/pro174_pdr_5_de_2012_014991.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/914/pro176_plo_144_de_2012_015254.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/916/pro179_pdr_7_de_2012_015427.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/921/pro184_pdr_8_de_2012_016114.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/939/pro150_pdl_8_de_2012_016711.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/947/pro154_pdl_9_de_2012.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/948/pro155_pdl_10_de_2012_018034.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/923/pro144_plo_119_de_2012_016519.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/924/pro145_plo_120_de_2012_016577.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/927/pro146_plo_121_de_2012_016606.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/936/pro147_plo_122_de_2012_016626.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/937/pro148_plo_123_de_2012_016689.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/938/pro149_plo_124_de_2012_016707.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/940/pro151_plo_125_de_2012_016719.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/941/pro152_plo_126_de_2012_016737.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/942/pro153_plo_127_de_2012_016782.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/949/plo129_023631.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/944/pro159_plo_130_de_2012_018204.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/943/pro160_plo_131_de_2012_018212.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/896/pro161_plo_132_de_2012_014419.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/897/pro162_plo_133_de_2012_014446.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/898/pro163_plo_134_de_2012_014480.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/899/pro164_plo_135_de_2012_014502.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/900/pro165_plo_136_de_2012_014507.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/901/pro166_plo_137_de_2012_014513.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/902/pro167_plo_138_de_2012_014727.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/903/pro168_plo_139_de_2012_014756.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/904/pro169_plo_140_de_2012_014776.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/907/pro170_plo_141_de_2012_014822.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/908/pro171_plo_142_de_2012_014961.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/912/pro175_plo_143_de_2012_015080.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/913/pro176_plo_144_de_2012_015254.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/917/pro180_plo_145_de_2012_015881.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/918/pro181_plo_146_de_2012_015893.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/919/pro181_plo_146_de_2012_015893.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/920/pro183_plo_148_de_2012_016043.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/922/pro185_plo_149_de_2012_016283.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2012/915/pro178_pelo_2_de_2012_015272.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="197.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="209" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>