--- v0 (2025-10-06)
+++ v1 (2026-04-23)
@@ -54,3306 +54,3306 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Daniel Alves Miranda</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1430/indi_1_de_2009_018971.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1430/indi_1_de_2009_018971.pdf</t>
   </si>
   <si>
     <t>Solicita reforma da estrada que liga o município de Indianópolis ao de Nova Ponte.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1431/indi_2_de_2009_018970.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1431/indi_2_de_2009_018970.pdf</t>
   </si>
   <si>
     <t>Solicita a extensão da rede elétrica da rua Joaquim Amaro Primo.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1433/indi_3_de_2009_018969.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1433/indi_3_de_2009_018969.pdf</t>
   </si>
   <si>
     <t>Recolocar as placas de inauguração que foram retiradas dos prédios públicos municipais.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>TIAGO REIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1436/indi_4_de_2009_018968.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1436/indi_4_de_2009_018968.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a cessão do trator e dos implementos a serem adquiridos.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ANTONIO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1440/indi_5_de_2009_018967.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1440/indi_5_de_2009_018967.pdf</t>
   </si>
   <si>
     <t>Concluir com celebridade, a construção da policlínica do PSF para evitar deterioração de materiais e por consequência, elevação do custo do projeto.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1459/indi_6_de_2009_018966.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1459/indi_6_de_2009_018966.pdf</t>
   </si>
   <si>
     <t>Reconstruir, com urgência a ponte sobre o ribeirão furas, localizada na propriedade do senhor Maurinho Lemes Coelho.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>LUSMAR ANTÔNIO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1462/indi_7_de_2009_018965.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1462/indi_7_de_2009_018965.pdf</t>
   </si>
   <si>
     <t>Organizar o transporte escolar e designar servidor para acompanhar os alunos no recreio.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1475/indi_8_de_2009_018964.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1475/indi_8_de_2009_018964.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade do município custear as aulas de músicas ministradas na escola do angico.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1485/indi_9_de_2009_018963.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1485/indi_9_de_2009_018963.pdf</t>
   </si>
   <si>
     <t>Promover retirada das árvores cujas raízes estão invadindo a rodovia que dá acesso a balsa e danificando as sarjetas.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>MARIA ROSÂNGELA DE OLIVEIRA CÔCO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1486/indi_10_de_2009_018962.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1486/indi_10_de_2009_018962.pdf</t>
   </si>
   <si>
     <t>Promover de imediato a limpeza da cidade.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1490/indi_11_de_2009_018961.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1490/indi_11_de_2009_018961.pdf</t>
   </si>
   <si>
     <t>Indica implantar na rodovia Euclides José Borges medidas de controle de velocidade.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Reforma da habitação de alguns moradores do município.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1492/indi_13_de_2009_018959.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1492/indi_13_de_2009_018959.pdf</t>
   </si>
   <si>
     <t>Realizar a reforma geral do prédio onde se localizam o Quartel da Policia Militar.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>RÚBIA APARECIDA ALVES DA SILVA</t>
   </si>
   <si>
     <t>Instalar coletores de lixo nas chácaras próximo a balsa Irineu Alves Rabelo.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1534/indi_15_de_2009_018957.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1534/indi_15_de_2009_018957.pdf</t>
   </si>
   <si>
     <t>Reformar via que dá acesso às chácaras de recreio, que se inicia nas proximidades do bar da balsa.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1535/indi_16_de_2009_018956.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1535/indi_16_de_2009_018956.pdf</t>
   </si>
   <si>
     <t>Realizar com máxima urgência concurso publico para investidura nos cargos ou nos empregos indispensáveis à regularidade dos serviços públicos de competência do município.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1536/indi_17_de_2009_018955.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1536/indi_17_de_2009_018955.pdf</t>
   </si>
   <si>
     <t>Solicita implantar na Escola Municipal de Angico centro de informática aberto à comunidade com acesso a internet e professores especializados.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1591/indi_18_de_2009_018954.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1591/indi_18_de_2009_018954.pdf</t>
   </si>
   <si>
     <t>Reativar programa horta escola, criado pela lei municipal n° 966, de 30 de dezembro de 1992.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1598/indi_19_de_2009_018953.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1598/indi_19_de_2009_018953.pdf</t>
   </si>
   <si>
     <t>Reformar a estrada que dá acesso à propriedade do senhor José de Souza Ricardo, região de Manoel Velho.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1599/indi_20_de_2009_018952.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1599/indi_20_de_2009_018952.pdf</t>
   </si>
   <si>
     <t>Indica a cessão do trator e implementos agrícolas a serem adquiridos com os recursos do contrato firmado com a União Federal.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1603/indi_21_de_2009_018951.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1603/indi_21_de_2009_018951.pdf</t>
   </si>
   <si>
     <t>Contratar profissionais habilitados para o departamento de esporte, lazer, e cultura.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1609/indi_21_de_2009_018951.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1609/indi_21_de_2009_018951.pdf</t>
   </si>
   <si>
     <t>Construção de barreiras de proteção de concreto nas margens da rodovia sobre o córrego Manoel Velho, alargamento dessa ponte.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>EDUARDO ALVES VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1626/indi_23_de_2009_018949.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1626/indi_23_de_2009_018949.pdf</t>
   </si>
   <si>
     <t>Requer a reforma e ampliação, urgente da residência da senhora Catarina, localizada na rua Antônio Joaquim Naves</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1632/indi_24_de_2009_018948.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1632/indi_24_de_2009_018948.pdf</t>
   </si>
   <si>
     <t>Dar destinação adequada aos equipamentos esportivos, fisioterapêuticos e odontológicos que se encontra depositados no fundo da unidade mista de Saúde Batista Naves em condições impróprias.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1649/indi_25_de_2009_018947.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1649/indi_25_de_2009_018947.pdf</t>
   </si>
   <si>
     <t>Reformar, incontinenti, a estrada que dá acesso à sede da Fazenda Buracão, região de São João.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1650/indi_26_de_2009_018946.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1650/indi_26_de_2009_018946.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a reforma da quadra de esportes do Centro Comunitário de Campo Alegre.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1651/indi_27_de_2009_018945.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1651/indi_27_de_2009_018945.pdf</t>
   </si>
   <si>
     <t>Transferir o parque infantil instalado na praça Urias José da Silva II para o Centro Múltiplo Uso.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1652/indi_28_de_2009_018943.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1652/indi_28_de_2009_018943.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de criar a guarda municipal no município.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1653/indi_29_de_2009_018942.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1653/indi_29_de_2009_018942.pdf</t>
   </si>
   <si>
     <t>Solicita melhorar a iluminação da Praça Urias José da Silva.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1667/indi_30_de_2009_018941.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1667/indi_30_de_2009_018941.pdf</t>
   </si>
   <si>
     <t>Interditar o trânsito de veículos na rua contigua à Praça Urias José da Silva, de frente à Igreja Santa Rita de Cássia.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1668/indi_31_de_2009_018940.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1668/indi_31_de_2009_018940.pdf</t>
   </si>
   <si>
     <t>Melhorias no prédio do centro municipal de Nucleação Educacional Rural José Barbosa de Miranda, regão de Angico.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>EDUARDO ALVES VIEIRA, MARIA ROSÂNGELA DE OLIVEIRA CÔCO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1669/indi_32_de_2009_018939.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1669/indi_32_de_2009_018939.pdf</t>
   </si>
   <si>
     <t>Melhorias no prédio anexo ao da Escola Municipal de Indianópolis, onde funciona o Telecentro.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Daniel Alves Miranda, EDUARDO ALVES VIEIRA, MARIA ROSÂNGELA DE OLIVEIRA CÔCO, RÚBIA APARECIDA ALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1670/indi_33_de_2009_018937.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1670/indi_33_de_2009_018937.pdf</t>
   </si>
   <si>
     <t>Revisão geral dos vencimentos, sempre na mesma data e sem distinção de índices.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1671/indi_34_de_2009_018936.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1671/indi_34_de_2009_018936.pdf</t>
   </si>
   <si>
     <t>Instalação de mata-burros.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1672/indi_35_de_2009_018935.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1672/indi_35_de_2009_018935.pdf</t>
   </si>
   <si>
     <t>Providências para melhor funcionamento da horta municipal.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1673/indi_36_de_2009_018934.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1673/indi_36_de_2009_018934.pdf</t>
   </si>
   <si>
     <t>Oferecer, nas escolas da rede municipal de ensino, no turno matutino, antes do início das aulas, alimentação aos alunos (café da manhã), de acordo com cardápio definido pela nutricionista da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1674/indi_37_de_2009_018933.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1674/indi_37_de_2009_018933.pdf</t>
   </si>
   <si>
     <t>Adquirir veículos para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1675/indi_38_de_2009_018932.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1675/indi_38_de_2009_018932.pdf</t>
   </si>
   <si>
     <t>Reforma urgente das estradas.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1676/indi_39_de_2009_018931.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1676/indi_39_de_2009_018931.pdf</t>
   </si>
   <si>
     <t>Melhorias no centro comunitário de Angico.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1677/indi_40_de_2009_018930.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1677/indi_40_de_2009_018930.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício ao Superintendente do departamento Nacional de Infra-estrutura de Transportes (DNIT).</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1678/indi_41_de_2009_018929.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1678/indi_41_de_2009_018929.pdf</t>
   </si>
   <si>
     <t>Melhorias para o carnaval.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>ANÍDSON GABRIEL DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1679/indi_42_de_2009_018928.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1679/indi_42_de_2009_018928.pdf</t>
   </si>
   <si>
     <t>Reformar com urgência, a estrada que liga a região de Boa Vista, as chácaras Paraíso e outras microrregiões à BR 365.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1680/indi_43_de_2009_018927.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1680/indi_43_de_2009_018927.pdf</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1681/indi_45_de_2009_018925.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1681/indi_45_de_2009_018925.pdf</t>
   </si>
   <si>
     <t>TRANSFERIR A FARMÁCIA MUNICIPAL, QUE FUNCIONA NO PRÉDIO DA SECRETARIA DE ASSISTÊNCIA SOCIAL, PARA A UNIDADE MISTA DE SAÚDE.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1682/indi_46_de_2009_018924.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1682/indi_46_de_2009_018924.pdf</t>
   </si>
   <si>
     <t>NÃO RESCINDIR O CONTRATO DO FARMACÊUTICO, SENHOR EDUARDO HENRIQUE SOUZA BARBOSA.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1683/indi_48_de_2009_018923.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1683/indi_48_de_2009_018923.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TERRENO.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Daniel Alves Miranda, TIAGO REIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1684/indi_49_de_2009_018922.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1684/indi_49_de_2009_018922.pdf</t>
   </si>
   <si>
     <t>MELHORAR A ILUMINAÇÃO DAS VIAS DA CIDADE.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>EDUARDO ALVES VIEIRA, RÚBIA APARECIDA ALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1685/indi_50_de_2009_018921.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1685/indi_50_de_2009_018921.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE PROFISSIONAL DE NUTRIÇÃO PARA ATENDIMENTO NO PSF.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>LEONARDO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1686/indi_51_de_2009_018920.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1686/indi_51_de_2009_018920.pdf</t>
   </si>
   <si>
     <t>FORNECER CAFÉ DA MANHÃ AOS SERVIDORES RESPONSÁVEIS PELA LIMPEZA.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1687/indi_52_de_2009_018919.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1687/indi_52_de_2009_018919.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR GUARITA NO CENTRO COMUNITÁRIO DE ANGICO.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1688/indi_53_de_2009_018918.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1688/indi_53_de_2009_018918.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE OS PRODUTORES FAZEREM O PAGAMENTO DOS SERVIÇOS PRESTADOS PELA PATRULHA AGRÍCOLA.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1689/indi_54_de_2009_018917.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1689/indi_54_de_2009_018917.pdf</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO, NAS SERIES INICIAIS DO ENSINO FUNDAMENTAL DA REDE MUNICIPAL, AS DISCIPLINAS LÍNGUA INGLESA, ARTES E INFORMÁTICA.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1690/indi_55_de_2009_018916.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1690/indi_55_de_2009_018916.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DE ESTRADAS.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1691/indi_56_de_2009_018915.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1691/indi_56_de_2009_018915.pdf</t>
   </si>
   <si>
     <t>MELHORIAS DAS CONDIÇÕES DE FUNCIONAMENTO DO PROGRAMA SAÚDE FAMÍLIA (PSF).</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1692/indi_57_de_2009_018914.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1692/indi_57_de_2009_018914.pdf</t>
   </si>
   <si>
     <t>REALIZAR O PAGAMENTO ATÉ O QUINTO DIA ÚTIL DE CADA MÊS.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Daniel Alves Miranda, EDUARDO ALVES VIEIRA, LUSMAR ANTÔNIO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1693/indi_58_de_2009_018912.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1693/indi_58_de_2009_018912.pdf</t>
   </si>
   <si>
     <t>METAS FISCAIS DEVE INTEGRAR O PROJETO DE LEI DE DIRETRIZES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1694/indi_59_de_2009_018911.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1694/indi_59_de_2009_018911.pdf</t>
   </si>
   <si>
     <t>MELHORIAS DO PRÉDIO DO CLUBE DE MÃES, REGIÃO DE ANGICO.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1695/indi_60_de_2009_018910.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1695/indi_60_de_2009_018910.pdf</t>
   </si>
   <si>
     <t>REALIZAR, O MAIS RÁPIDO POSSÍVEL, PROCESSO SELETIVO PÚBLICO DE PROVAS OU DE PROVAS E TÍTULOS.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>ANÍDSON GABRIEL DA SILVA, ANTONIO, Daniel Alves Miranda, EDUARDO ALVES VIEIRA, LEONARDO, LUSMAR ANTÔNIO PEREIRA, MARIA ROSÂNGELA DE OLIVEIRA CÔCO, RÚBIA APARECIDA ALVES DA SILVA, TIAGO REIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1696/indi_61_de_2009_018909.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1696/indi_61_de_2009_018909.pdf</t>
   </si>
   <si>
     <t>REFORMA DE HABITAÇÃO.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1701/indi_62_de_2009_018908.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1701/indi_62_de_2009_018908.pdf</t>
   </si>
   <si>
     <t>CONCEDER ALVARÁ PARA INSTALAÇÃO DE COMÉRCIO AMBULANTE.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1702/indi_63_de_2009_018907.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1702/indi_63_de_2009_018907.pdf</t>
   </si>
   <si>
     <t>REFORMAR ESTRADA.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1703/indi_64_de_2009_018905.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1703/indi_64_de_2009_018905.pdf</t>
   </si>
   <si>
     <t>OFERECER AO CONSELHO TUTELAR CONDIÇÕES DE FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1704/indi_65_de_2009_018904.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1704/indi_65_de_2009_018904.pdf</t>
   </si>
   <si>
     <t>OFERECER LOCAL ADEQUADO E MATERIAIS DIDÁTICOS, ÀS TURMAS DE GRADUAÇÃO E PÓS GRADUAÇÃO DA UNIVERSIDADE LUTERANA DO BRASIL (ULBRA).</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1705/indi_66_de_2009_018903.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1705/indi_66_de_2009_018903.pdf</t>
   </si>
   <si>
     <t>SEJA SOLICITADO AO SUPERVISOR DO ESCRITÓRIO REGIONAL DO TRIÂNGULO, DO IEF, QUE OS PROCESSOS SEJAM DECIDIDOS PELO TÉCNICO DO ESCRITÓRIO LOCAL.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1706/indi_67_de_2009_018902.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1706/indi_67_de_2009_018902.pdf</t>
   </si>
   <si>
     <t>FORNECER ALIMENTAÇÃO PARA MÉDICOS E PROFISSIONAIS DO SISTEMA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1707/indi_68_de_2009_018901.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1707/indi_68_de_2009_018901.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE DIREITO REAL DE USO.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>ANTONIO, Daniel Alves Miranda</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1708/indi_69_de_2009_018900.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1708/indi_69_de_2009_018900.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE RUA.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1709/indi_70_de_2009_018855.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1709/indi_70_de_2009_018855.pdf</t>
   </si>
   <si>
     <t>REFORMA DE ESTRADA.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1710/indi_71_de_2009_018854.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1710/indi_71_de_2009_018854.pdf</t>
   </si>
   <si>
     <t>REALIZAR DESFILE CÍVICO DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1711/indi_72_de_2009_018853.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1711/indi_72_de_2009_018853.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO IMEDIATA DA BANDA DE MÚSICA MUNICIPAL E DA FANFARRA ESCOLAR.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1712/indi_73_de_2009_018852.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1712/indi_73_de_2009_018852.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUIR BOCAS DE LOBO.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1713/indi_74_de_2009_018851.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1713/indi_74_de_2009_018851.pdf</t>
   </si>
   <si>
     <t>INSTALAR REDUTOR DE VELOCIDADE.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1714/indi_75_de_2009_018850.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1714/indi_75_de_2009_018850.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO TEMPORÁRIA.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1715/indi_76_de_2009_018849.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1715/indi_76_de_2009_018849.pdf</t>
   </si>
   <si>
     <t>DENOMINAR DE OVÍDIO ALVES LEMES BEM OU SERVIÇO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1716/indi_77_de_2009_018848.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1716/indi_77_de_2009_018848.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE CASCALHO E OS SERVIÇOS DE ESCOAMENTO DAS ÁGUAS DAS CHUVAS.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1717/indi_78_de_2009_018847.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1717/indi_78_de_2009_018847.pdf</t>
   </si>
   <si>
     <t>RETIRAR BOCA DE LOBO, PARA SANAR PROBLEMAS.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1718/indi_79_de_2009_018846.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1718/indi_79_de_2009_018846.pdf</t>
   </si>
   <si>
     <t>FORNECER MATERIAL ESPORTIVO AOS PROFESSORES DE EDUCAÇÃO FÍSICA DAS ESCOLAS MUNICIPAIS, DE ACORDO COM O PLANEJAMENTO DE CADA PROFISSIONAL.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1719/indi_80_de_2009_018845.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1719/indi_80_de_2009_018845.pdf</t>
   </si>
   <si>
     <t>MELHORAR ILUMINAÇÃO DA QUADRA DE ESPORTE.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1720/indi_81_de_2009_018844.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1720/indi_81_de_2009_018844.pdf</t>
   </si>
   <si>
     <t>REINSTALAÇÃO DE MATA-BURRO.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1721/indi_82_de_2009_018843.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1721/indi_82_de_2009_018843.pdf</t>
   </si>
   <si>
     <t>RECONSTRUIR MEIO-FIO.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>ANÍDSON GABRIEL DA SILVA, EDUARDO ALVES VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1722/indi_83_de_2009_018842.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1722/indi_83_de_2009_018842.pdf</t>
   </si>
   <si>
     <t>RECONSTRUIR, COM URGÊNCIA, PARTE DO MURO DO ESTÁDIO MUNICIPAL SÉRGIO PACHECO.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1723/indi_84_de_2009_018841.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1723/indi_84_de_2009_018841.pdf</t>
   </si>
   <si>
     <t>REALIZAR TRATAMENTO DO PISO DA UNIDADE MISTA DE SAÚDE BATISTA NAVES.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1724/indi_85_de_2009_018840.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1724/indi_85_de_2009_018840.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DA REDE DE ENERGIA ELÉTRICA NA RUA PRAXEDES FERNANDES.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1725/indi_86_de_2009_018838.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1725/indi_86_de_2009_018838.pdf</t>
   </si>
   <si>
     <t>OPORTUNIDADES DE TRABALHO AOS QUE JÁ RECEBEM PREVIDENCIÁRIOS OU DE PROGRAMAS SOCIAIS.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1726/indi_87_de_2009_018837.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1726/indi_87_de_2009_018837.pdf</t>
   </si>
   <si>
     <t>ADQUIRIR VEÍCULO ADAPTADO PARA O TRANSPORTE DE PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1727/indi_88_de_2009_018836.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1727/indi_88_de_2009_018836.pdf</t>
   </si>
   <si>
     <t>ADQUIRIR MAQUINA DE LAVAR ROUPA INDUSTRIAL PARA A UNIDADE MISTA DE SAÚDE BATISTA NAVES.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1728/indi_89_de_2009_018835.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1728/indi_89_de_2009_018835.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DA REDE DE ENERGIA ELÉTRICA NA RUA JOAQUIM AMARO PRIMO.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1729/indi_90_de_2009_018834.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1729/indi_90_de_2009_018834.pdf</t>
   </si>
   <si>
     <t>CESSAÇÃO DEFINITIVA DA COBRANÇA DE PAPÉIS DOS ALUNOS DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1730/indi_91_de_2009_018833.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1730/indi_91_de_2009_018833.pdf</t>
   </si>
   <si>
     <t>IMEDIATA CRIAÇÃO DE PROGRAMA DE DISTRIBUIÇÃO DE LEITE A PESSOAS DE BAIXA RENDA E EM SITUAÇÃO DE RISCO NUTRICIONAL.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1731/indi_92_de_2009_018832.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1731/indi_92_de_2009_018832.pdf</t>
   </si>
   <si>
     <t>PLOTAR OS VEÍCULOS QUE FORAM ADQUIRIDOS PARA A ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1732/indi_93_de_2009_018830.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1732/indi_93_de_2009_018830.pdf</t>
   </si>
   <si>
     <t>OFERECER, NAS ESCOLAS MUNICIPAIS, EDUCAÇÃO DE JOVENS E ADULTOS (EJA), PARA ASSEGURAR AOS MORADORES DO MUNICÍPIO, QUE NÃO TIVERAM ACESSO Á EDUCAÇÃO OU DELA FORAM EXCLUÍDOS PRECOCEMENTE, OPORTUNIDADE DE ALFABETIZAÇÃO OU DE CONCLUSÃO DO ENSINO FUNDAMENTAL.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1733/indi_94_de_2009_018829.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1733/indi_94_de_2009_018829.pdf</t>
   </si>
   <si>
     <t>DESENVOLVIMENTO DE PROGRAMA DE DISTRIBUIÇÃO DE KITS DE UNIFORME E MATERIAIS ESCOLARES AOS ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1734/indi_95_de_2009_018827.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1734/indi_95_de_2009_018827.pdf</t>
   </si>
   <si>
     <t>APREENDER E RECOLHER CÃES ENCONTRADOS NAS VIAS PÚBLICAS, DESACOMPANHADOS DE SEUS DONOS, CONFORME DISPÕE O ART. 43, DA LEI COMPLEMENTAR N.º 4, DE 30 DE DEZEMBRO DE 1993.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>LUSMAR ANTÔNIO PEREIRA, MARIA ROSÂNGELA DE OLIVEIRA CÔCO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1735/indi_96_de_2009_018826.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1735/indi_96_de_2009_018826.pdf</t>
   </si>
   <si>
     <t>ESTUDAR A POSSIBILIDADE DE O MUNICÍPIO CUSTEAR A AULAS DE MÚSICA MINISTRADAS NA ESCOLA DE ANGICO.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1736/indi_97_de_2009_018825.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1736/indi_97_de_2009_018825.pdf</t>
   </si>
   <si>
     <t>PROIBIÇÃO IMEDIATA DO USO DE VEÍCULOS DA OFICIAIS, EXCETO NOS SERVIÇOS DE PLANTÃO.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1737/indi_98_de_2009_018824.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1737/indi_98_de_2009_018824.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A LIMPEZA DA RUA AARÃO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1738/indi_99_de_2009_018823.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1738/indi_99_de_2009_018823.pdf</t>
   </si>
   <si>
     <t>FAMÍLIA QUE IRA RESIDIR E ZELAR DO CENTRO COMUNITÁRIO DE ANGICO.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>LEONARDO, RÚBIA APARECIDA ALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1739/indi_100_de_2009_018822.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1739/indi_100_de_2009_018822.pdf</t>
   </si>
   <si>
     <t>INFORMATIZAÇÃO GERAL DOS SERVIÇOS DA UNIDADE MISTA DE SAÚDE BATISTA NAVES.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1740/indi_101_de_2009_018821.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1740/indi_101_de_2009_018821.pdf</t>
   </si>
   <si>
     <t>REALIZAR LIMPEZA DA PRAÇA LINA MENDES, LOCALIZADA NA ENTRADA DA CIDADE, E FAZER MANUTENÇÃO PERMANENTE DA SUA JARDINAGEM.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1741/indi_102_de_2009_018820.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1741/indi_102_de_2009_018820.pdf</t>
   </si>
   <si>
     <t>INSTALAR PARQUE INFANTIL NA CRECHE MUNICIPAL CRIANÇA FELIZ.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1742/indi_103_de_2009_018819.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1742/indi_103_de_2009_018819.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR RAMPA, COM VALA, NO PÁTIO DA PREFEITURA, PARA EXECUÇÃO DE SERVIÇOS DE MANUTENÇÃO DOS VEÍCULOS DA FROTA MUNICIPAL.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1743/indi_104_de_2009_018818.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1743/indi_104_de_2009_018818.pdf</t>
   </si>
   <si>
     <t>INSTALAR CASA DE APOIO NA CIDADE DE UBERLÂNDIA, PARA RECEBER E HOSPEDAR PACIENTES QUE RECEBEM TRATAMENTO MÉDICO PROLONGADO EM UNIDADES DE SAÚDE DAQUELA CIDADE.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1744/indi_105_de_2009_018817.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1744/indi_105_de_2009_018817.pdf</t>
   </si>
   <si>
     <t>REALIZAR A LIMPEZA DA PRAÇA ANA ALVES RANGEL E FAZER MANUTENÇÃO PERMANENTE DA SUA JARDINAGEM.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1745/indi_106_de_2009_018816.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1745/indi_106_de_2009_018816.pdf</t>
   </si>
   <si>
     <t>ALARGAR A PONTE SOBRE O CÓRREGO SÃO JOÃO.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1746/indi_107_de_2009_018815.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1746/indi_107_de_2009_018815.pdf</t>
   </si>
   <si>
     <t>AUMENTAR A LARGURA DAS RUAS QUE DELIMITAM A PRAÇA ANA ALVES RANGEL.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1747/indi_108_de_2009_018814.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1747/indi_108_de_2009_018814.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR MURO EM TORNO DO CENTRO DE CONVIVÊNCIA DO IDOSO, PARA MAIOR SEGURANÇA DO PRÉDIO E PRIVACIDADE DOS EVENTOS REALIZADOS NO LOCAL.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1748/indi_109_de_2009_018813.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1748/indi_109_de_2009_018813.pdf</t>
   </si>
   <si>
     <t>REALIZAR A LIMPEZA DA GUARITA PRÓXIMA AO PROGRAMA SAÚDE DA FAMÍLIA.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1749/indi_110_de_2009_018811.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1749/indi_110_de_2009_018811.pdf</t>
   </si>
   <si>
     <t>DETERMINAR QUE AS BEBIDAS ALCOÓLICAS E REFRIGERANTES COMERCIALIZADOS OU DISTRIBUÍDOS NO INTERIOR DO ESTÁDIO DE FUTEBOL E GINÁSIO POLIESPORTIVO MUNICIPAIS SEJAM, OBRIGATORIAMENTE, SERVIDOS EM COPOS PLÁSTICOS OU SIMILAR.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1750/indi_111_de_2009_018810.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1750/indi_111_de_2009_018810.pdf</t>
   </si>
   <si>
     <t>AGILIZAR A REFORMA DA AMBULÂNCIA FIAT DUCATO, POR SE TRATAR DE VEÍCULO INDISPENSÁVEL PARA O REGULAR FUNCIONAMENTO DO SERVIÇO MUNICIPAL DE ATENDIMENTO EM SAÚDE.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1751/indi_112_de_2009_018808.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1751/indi_112_de_2009_018808.pdf</t>
   </si>
   <si>
     <t>MEDIDAS DE PREVENÇÃO AO VÍRUS INFLUENZA A H1N1, NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1752/indi_113_de_2009_018807.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1752/indi_113_de_2009_018807.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR SISTEMA DE AGENDAMENTO DE CONSULTA MÉDICA POR TELEFONE.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>DESIGNAR, COM URGÊNCIA, ENFERMEIRA PADRÃO PARA O POSTO DE SAÚDE DA REGIÃO DE ANGICO.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>MARIA ROSÂNGELA DE OLIVEIRA CÔCO, RÚBIA APARECIDA ALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1754/indi_115_de_2009_018805.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1754/indi_115_de_2009_018805.pdf</t>
   </si>
   <si>
     <t>VERIFICAR A POSSIBILIDADE DE RECOLHER O LIXO DAS CHÁCARAS DE RECREIO ÀS SEGUNDAS-FEIRAS.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1755/indi_116_de_2009_018804.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1755/indi_116_de_2009_018804.pdf</t>
   </si>
   <si>
     <t>FORNECIMENTO DE FILTRO SOLAR AOS SERVIDORES QUE REALIZAM OS SERVIÇOS DE LIMPEZA PÚBLICA.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1756/indi_117_de_2009_018803.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1756/indi_117_de_2009_018803.pdf</t>
   </si>
   <si>
     <t>MELHORIA DAS CONDIÇÕES DE TRÁFEGO DA MALHA VIÁRIA MUNICIPAL.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1757/indi_118_de_2009_018802.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1757/indi_118_de_2009_018802.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CAMINHÃO PIPA, PARA USO DAS SECRETÁRIAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1758/indi_119_de_2009_018800.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1758/indi_119_de_2009_018800.pdf</t>
   </si>
   <si>
     <t>INSTITUIR PROGRAMA QUE GARANTA A PRORROGAÇÃO DA LICENÇA-MATERNIDADE PARA AS SERVIDORAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1759/indi_120_de_2009_018795.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1759/indi_120_de_2009_018795.pdf</t>
   </si>
   <si>
     <t>REALIZAR MELHORIAS EM ESTRADAS.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>ANTONIO, EDUARDO ALVES VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1760/indi_121_de_2009_018793.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1760/indi_121_de_2009_018793.pdf</t>
   </si>
   <si>
     <t>ADICIONAL DE INSALUBRIDADE.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1761/indi_122_de_2009_018790.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1761/indi_122_de_2009_018790.pdf</t>
   </si>
   <si>
     <t>DELIMITAR, COMO ZONA URBANIZÁVEL, FAIXA DE TERRA CONTÍNUA, LIMÍTROFE À BR 365.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1762/indi_123_de_2009_018789.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1762/indi_123_de_2009_018789.pdf</t>
   </si>
   <si>
     <t>MELHORIA DA COLETA DE LIXO NA ZONA RURAL.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>EDUARDO ALVES VIEIRA, TIAGO REIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1763/indi_124_de_2009_018788.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1763/indi_124_de_2009_018788.pdf</t>
   </si>
   <si>
     <t>REALIZAR COMEMORAÇÕES DO DIA DA INDEPENDÊNCIA DO BRASIL.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1764/indi_125_de_2009_018787.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1764/indi_125_de_2009_018787.pdf</t>
   </si>
   <si>
     <t>REALIZAR REFORMA EM RESIDÊNCIA.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>ANÍDSON GABRIEL DA SILVA, ANTONIO, Daniel Alves Miranda, EDUARDO ALVES VIEIRA, LEONARDO, LUSMAR ANTÔNIO PEREIRA, TIAGO REIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1765/indi_126_de_2009_018786.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1765/indi_126_de_2009_018786.pdf</t>
   </si>
   <si>
     <t>GRATIFICAÇÃO AOS SERVIDORES PELA PRESTAÇÃO DE SERVIÇOS EXTRAORDINÁRIOS.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1766/indi_127_de_2009_018785.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1766/indi_127_de_2009_018785.pdf</t>
   </si>
   <si>
     <t>DETERMINAR QUE AS ESCOLAS DO SISTEMA MUNICIPAL DE ENSINO FORNEÇAM BOLETIM ESCOLAR, NA FORMA DE CARTEIRINHA.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1767/indi_128_de_2009_018784.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1767/indi_128_de_2009_018784.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DE RESIDÊNCIA.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1768/indi_129_de_2009_018783.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1768/indi_129_de_2009_018783.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA, URGENTE DE RESIDENCIA.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1769/indi_130_de_2009_018780.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1769/indi_130_de_2009_018780.pdf</t>
   </si>
   <si>
     <t>TAPAR COM MASSA ASFÁLTICA BURACO EXISTENTE NA AVENIDA CEL. GLICÉRIO PEREIRA.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1770/indi_131_de_2009_018778.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1770/indi_131_de_2009_018778.pdf</t>
   </si>
   <si>
     <t>DETERMINAR QUE OS DIRETORES DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO FUNDAMENTAL, EXECUTEM O HINO NACIONAL, UMA VEZ POR SEMANA.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1771/indi_132_de_2009_018777.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1771/indi_132_de_2009_018777.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR EQUIPE MÓVEL PARA ATENDIMENTO AOS PRODUTORES RURAIS DO MUNICÍPIO DE INDIANÓPOLIS.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1772/indi_133_de_2009_018776.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1772/indi_133_de_2009_018776.pdf</t>
   </si>
   <si>
     <t>ALTERAR O CONTRATO DE PRESTAÇÃO DE SERVIÇO FIRMADO COM A MÉDICA CARDIOLOGISTA.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1773/indi_134_de_2009_018774.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1773/indi_134_de_2009_018774.pdf</t>
   </si>
   <si>
     <t>DISCIPLINAR A JUSTIFICATIVA DE FALTAS.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1774/indi_135_de_2009_018773.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1774/indi_135_de_2009_018773.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA URGENTE, DE MORADIA.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1775/indi_136_de_2009_018772.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1775/indi_136_de_2009_018772.pdf</t>
   </si>
   <si>
     <t>ADQUIRIR ARMÁRIOS PARA GUARDA DE ROUPAS DAS CRIANÇAS E ESTANTE PARA LIVROS E MONTAGEM DE PLAYGROUND, NA CRECHE MUNICIPAL.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1776/indi_137_de_2009_018771.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1776/indi_137_de_2009_018771.pdf</t>
   </si>
   <si>
     <t>FAZER O CORTE DE ÁRVORE.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1777/indi_138_de_2009_018770.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1777/indi_138_de_2009_018770.pdf</t>
   </si>
   <si>
     <t>UNIFORMIZAR A LARGURA DO LEITO DA RUA ENÉIS ALVES PINTO.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ENERGIA ELÉTRICA E COLOCAR LÂMPADA NO POSTE EM FRENTE O GINÁSIO DE ESPORTE JORGE RAFAEL, CONSTRUIR CANTEIRO AO REDOR DESSE POSTE.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1779/indi_140_de_2009_018768.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1779/indi_140_de_2009_018768.pdf</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1780/indi_141_de_2009_018767.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1780/indi_141_de_2009_018767.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE BENS MÓVEIS.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1781/indi_142_de_2009_018766.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1781/indi_142_de_2009_018766.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE BANHEIROS E VESTIÁRIOS NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1782/indi_143_de_2009_018765.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1782/indi_143_de_2009_018765.pdf</t>
   </si>
   <si>
     <t>PROMOVER A REFORMA E REVITALIZAÇÃO DA PRAÇA URIAS JOSÉ DA SILVA.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1783/indi_144_de_2009_018764.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1783/indi_144_de_2009_018764.pdf</t>
   </si>
   <si>
     <t>INSTALAR OUTRA LIXEIRA NA ESTRADA QUE DÁ ACESSO À REGIÃO DE BOA VISTA.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1784/indi_145_de_2009_018763.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1784/indi_145_de_2009_018763.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO PROGRAMA SAÚDE DA FAMÍLIA.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1785/indi_146_de_2009_018762.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1785/indi_146_de_2009_018762.pdf</t>
   </si>
   <si>
     <t>DECORAÇÃO DA CIDADE PARA AS FESTAS DE FINAL DE ANO.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1786/indi_147_de_2009_018761.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1786/indi_147_de_2009_018761.pdf</t>
   </si>
   <si>
     <t>COLOCAR TELA DE PROTEÇÃO NA QUADRA DE ESPORTE DO CENTRO DE MÚLTIPLO USO.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1787/indi_148_de_2009_018759.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1787/indi_148_de_2009_018759.pdf</t>
   </si>
   <si>
     <t>REFORMAR AS QUADRAS DE ESPORTE DOS CENTROS COMUNITÁRIOS DE CAMPO ALEGRE E ANGICO.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1788/indi_149_de_2009_018758.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1788/indi_149_de_2009_018758.pdf</t>
   </si>
   <si>
     <t>TRANSFERIR RESPONSABILIDADE PELA ADMINISTRAÇÃO E MANUTENÇÃO DOS PRÉDIOS DO CENTRO COMUNITÁRIO DE CAMPO ALEGRE.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1789/indi_150_de_2009_018757.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1789/indi_150_de_2009_018757.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR AÇÕES PARA INCENTIVAR OS ARTESÃOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1790/indi_151_de_2009_018755.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1790/indi_151_de_2009_018755.pdf</t>
   </si>
   <si>
     <t>CONTRATAR PSICÓLOGO PARA ATUAR NA ÁREA DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1791/indi_152_de_2009_018753.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1791/indi_152_de_2009_018753.pdf</t>
   </si>
   <si>
     <t>CONCLUIR TRABALHO DE LEGALIZAÇÃO DE IMÓVEIS URBANOS.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1792/indi_153_de_2009_018752.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1792/indi_153_de_2009_018752.pdf</t>
   </si>
   <si>
     <t>CONTRATAR INSTRUTOR PARA MINISTRAR AULAS DE VOLEIBOL.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1286/req_1_de_2009_021629.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1286/req_1_de_2009_021629.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 1, DE 2009.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>Daniel Alves Miranda, EDUARDO ALVES VIEIRA, MARIA ROSÂNGELA DE OLIVEIRA CÔCO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1287/req_2_de_2009_021627.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1287/req_2_de_2009_021627.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 2, DE 2009.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1288/req_3_de_2009_021626.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1288/req_3_de_2009_021626.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 3, DE 2009.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1289/req_4_de_2009_021625.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1289/req_4_de_2009_021625.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 4, DE 2009.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1290/req_5_de_2009_021623.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1290/req_5_de_2009_021623.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 5, DE 2009.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1291/req_6_de_2009_021622.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1291/req_6_de_2009_021622.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 6, DE 2009.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 7, DE 2009.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1293/req_8_de_2009_021620.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1293/req_8_de_2009_021620.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 8, DE 2009.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1294/req_9_de_2009_021619.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1294/req_9_de_2009_021619.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 9, DE 2009.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1295/req_10_de_2009_021618.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1295/req_10_de_2009_021618.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 10, DE 2009.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>Daniel Alves Miranda, RÚBIA APARECIDA ALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1296/req_11_de_2009_021617.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1296/req_11_de_2009_021617.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 11, DE 2009.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1297/req_12_2009_029884.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1297/req_12_2009_029884.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 21, DE 2009.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1298/req_13_de_2009_021614.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1298/req_13_de_2009_021614.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 13, DE 2009.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1299/req_14_de_2009_021612.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1299/req_14_de_2009_021612.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 14, DE 2009.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1300/req_15_de_2009_021611.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1300/req_15_de_2009_021611.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 15, DE 2009.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1301/req_16_de_2009_021610.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1301/req_16_de_2009_021610.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 16, DE 2009.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1302/req_17_de_2009_021609.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1302/req_17_de_2009_021609.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 17, DE 2009.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1303/req_18_de_2009_021608.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1303/req_18_de_2009_021608.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 18, DE 2009.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1304/req_19_de_2009_021607.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1304/req_19_de_2009_021607.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 19, DE 2009.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1305/req_20_2009_029886.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1305/req_20_2009_029886.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 20, DE 2009.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1306/req_21_de_2009_021604.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1306/req_21_de_2009_021604.pdf</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1307/req_22_de_2009_021602.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1307/req_22_de_2009_021602.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 22, DE 2009</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1308/req_23_2009_029888.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1308/req_23_2009_029888.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 23, DE 2009.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1309/req_24_de_2009_021597.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1309/req_24_de_2009_021597.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 24, DE 2009.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1310/req_25_de_2009_021596.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1310/req_25_de_2009_021596.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 25, DE 2009.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>Daniel Alves Miranda, MARIA ROSÂNGELA DE OLIVEIRA CÔCO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1311/req_26_de_2009_021595.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1311/req_26_de_2009_021595.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 26, DE 2009.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1312/req_27_de_2009_021594.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1312/req_27_de_2009_021594.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 27, DE 2009.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1313/req_28_de_2009_021593.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1313/req_28_de_2009_021593.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 28, DE 2009.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1314/req_29_de_2009_021588.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1314/req_29_de_2009_021588.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 29, DE 2009.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1315/req_30_de_2009_021587.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1315/req_30_de_2009_021587.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 30, DE 2009.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1316/req_31_de_2009_021586.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1316/req_31_de_2009_021586.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 31, DE 2009.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1317/req_32_de_2009_021585.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1317/req_32_de_2009_021585.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 32, DE 2009.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>ANTONIO, LUSMAR ANTÔNIO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1318/req_33_de_2009_021584.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1318/req_33_de_2009_021584.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 33, DE 2009.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1319/req_34_de_2009_021583.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1319/req_34_de_2009_021583.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 34, DE 2009.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1320/req_35_de_2009_021582.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1320/req_35_de_2009_021582.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 35, DE 2009.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1321/req_36_2009_029892.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1321/req_36_2009_029892.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 36, DE 2009.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1322/req_37_de_2009_021578.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1322/req_37_de_2009_021578.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 37, DE 2009.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1323/req_38_de_2009_021577.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1323/req_38_de_2009_021577.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 38, DE 2009.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1324/req_39_de_2009_021576.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1324/req_39_de_2009_021576.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 39, DE 2009.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1325/req_40_de_2009_021575.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1325/req_40_de_2009_021575.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 40, DE 2009.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1326/req_41_de_2009_021574.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1326/req_41_de_2009_021574.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 41, DE 2009.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1327/req_42_2009_029899.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1327/req_42_2009_029899.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 42, DE 2009.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1328/req_43_de_2009_021570.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1328/req_43_de_2009_021570.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 43, DE 2009.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1329/req_44_de_2009_021569.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1329/req_44_de_2009_021569.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 44, DE 2009.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>EDUARDO ALVES VIEIRA, LEONARDO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1330/req_45_de_2009_021565.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1330/req_45_de_2009_021565.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 45, DE 2009.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1331/req_47_de_2009_021564.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1331/req_47_de_2009_021564.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 47, DE 2009.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1332/req_48_de_2008_021562.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1332/req_48_de_2008_021562.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 48, DE 2009.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1333/req_49_de_2009_029902.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1333/req_49_de_2009_029902.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 49, DE 2009.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1334/req_50_de_2009_021557.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1334/req_50_de_2009_021557.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 50, DE 2009.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1335/req_51_de_2008_021556.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1335/req_51_de_2008_021556.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 51, DE 2009.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1336/req_52_de_2009_021555.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1336/req_52_de_2009_021555.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 52, DE 2009.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1337/req_53_de_2009_021554.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1337/req_53_de_2009_021554.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 53, DE 2009.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1338/req_54_de_2009_029906.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1338/req_54_de_2009_029906.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 54, DE 2009.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1339/req_55_de_2009_021551.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1339/req_55_de_2009_021551.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 55, DE 2009.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1340/req_56_de_2009_021548.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1340/req_56_de_2009_021548.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 56, DE 2009.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>LEONARDO, MARIA ROSÂNGELA DE OLIVEIRA CÔCO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1341/req_57_de_2009_021547.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1341/req_57_de_2009_021547.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 57, DE 2009.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1342/req_58_de_2009_021546.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1342/req_58_de_2009_021546.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 58, DE 2009.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1343/req_59_de_2009_021545.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1343/req_59_de_2009_021545.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 59, DE 2009.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1344/req_60_2009_029908.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1344/req_60_2009_029908.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 60, DE 2009.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1345/req_61_2009_029923.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1345/req_61_2009_029923.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 61, DE 2009.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1346/req_62_2009_029926.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1346/req_62_2009_029926.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 62, DE 2009.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1347/req_63_2009_029931.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1347/req_63_2009_029931.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 63, DE 2009</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1348/req_64_2009_030152.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1348/req_64_2009_030152.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 64, DE 2009.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>Daniel Alves Miranda, LEONARDO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1349/req_65_de_2009_021529.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1349/req_65_de_2009_021529.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 65, DE 2009.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1350/req_66_de_2009_021528.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1350/req_66_de_2009_021528.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 66, DE 2009.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1351/req_67_de_2009_021526.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1351/req_67_de_2009_021526.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 67, DE 2009.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1352/req_68_de_2009_021524.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1352/req_68_de_2009_021524.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 68, DE 2009.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1353/req_69_de_2009_021522.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1353/req_69_de_2009_021522.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 69, DE 2009.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1354/req_70_de_2009_021519.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1354/req_70_de_2009_021519.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 70, DE 2009.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2340/pro11_plc_1_de_2009_033099.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2340/pro11_plc_1_de_2009_033099.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ARTIGOS NA LEI COMPLEMENTAR N.º 4, DE 30 DE DEZEMBRO DE 1993, QUE INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO, DISPONDO SOBRE O SERVIÇO DE COLETA DE ENTULHOS.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>RENES JOSÉ BORGES PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2341/pro12_plc_2_de_2009_033767.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2341/pro12_plc_2_de_2009_033767.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N.º 19, DE 3/01/2007, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 ARQUIVADO EM: 30/03/2009.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2342/plc_3_041299.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2342/plc_3_041299.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.º 1.362, DE 12 DE FEVEREIRO DE 2003, QUE DISPÕE SOBRE O PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO DO MUNICÍPIO DE INDIANÓPOLIS._x000D_
 ARQUIVADO EM: 30/03/2009.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2343/pro14_plc_4_de_2009_033847.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2343/pro14_plc_4_de_2009_033847.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EFETIVO NO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE INDIANÓPOLIS, ESTADO DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2344/pro15_plc_5_de_2009_033972.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2344/pro15_plc_5_de_2009_033972.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N.º 19, DE 03/01/27, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>ANTONIO, LEONARDO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2319/pro33_plc_6_de_2009_031653.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2319/pro33_plc_6_de_2009_031653.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE OBRAS E EDIFICAÇÕES DO MUNICÍPIO DE INDIANÓPOLIS, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2301/pro38_plc_7_de_2009_031911.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2301/pro38_plc_7_de_2009_031911.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N.º 27, DE 13 DE MAIO DE 2009, QUE CRIA CARGOS DE PROVIMENTO EFETIVO NO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE INDIANÓPOLIS, ESTADO DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2299/pro40_plc_8_de_2009_031953.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2299/pro40_plc_8_de_2009_031953.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O EXERCÍCIO DO COMÉRCIO E A PRESTAÇÃO DE SERVIÇOS AMBULANTES NAS VIAS E LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE INDIANÓPOLIS.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2238/pro46_plc_9_de_2009_026320.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2238/pro46_plc_9_de_2009_026320.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I, DA LEI COMPLEMENTAR N.º 26, DE 13 DE MAIO DE 2009, E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2255/pro54_plc_10_de_2009_026720.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2255/pro54_plc_10_de_2009_026720.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N.º 19, DE 03/01/2007, QUE DISPÕE SOBRE PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1623/mocao_1_de_2009_021177.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1623/mocao_1_de_2009_021177.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 1, DE 2009.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1624/mocao_2_de_2009_021176.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1624/mocao_2_de_2009_021176.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 2, DE 2009.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1625/mocao_3_de_2009_021175.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1625/mocao_3_de_2009_021175.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 3, DE 2009.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>Daniel Alves Miranda, EDUARDO ALVES VIEIRA, RÚBIA APARECIDA ALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1627/mocao_4_de_2009_021174.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1627/mocao_4_de_2009_021174.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 4, DE 2009.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1628/mocao_5_de_2009_021173.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1628/mocao_5_de_2009_021173.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 5, DE 2009.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>Daniel Alves Miranda, EDUARDO ALVES VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1629/mocao_6_de_2009_021172.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1629/mocao_6_de_2009_021172.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 6, DE 2009.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1630/mocao_7_de_2009_021171.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1630/mocao_7_de_2009_021171.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 7, DE 2009.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1631/mocao_8_de_2009_021170.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1631/mocao_8_de_2009_021170.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 8, DE 2009.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>TIAGO REIS DA SILVA, EDUARDO ALVES VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1633/mocao_9_de_2009_021168.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1633/mocao_9_de_2009_021168.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 9, DE 2009.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1634/mocao_10_de_2009_021167.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1634/mocao_10_de_2009_021167.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 10, DE 2009.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1635/mocao_11_de_2009_021166.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1635/mocao_11_de_2009_021166.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 11, DE 2009.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>ANÍDSON GABRIEL DA SILVA, EDUARDO ALVES VIEIRA, LUSMAR ANTÔNIO PEREIRA, RÚBIA APARECIDA ALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1636/mocao_12_de_2009_021165.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1636/mocao_12_de_2009_021165.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 12, DE 2009.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>EDUARDO ALVES VIEIRA, LUSMAR ANTÔNIO PEREIRA, RÚBIA APARECIDA ALVES DA SILVA, TIAGO REIS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1637/mocao_13_de_2009_021164.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1637/mocao_13_de_2009_021164.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 13, DE 2009.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1638/mocao_14_de_2009_021162.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1638/mocao_14_de_2009_021162.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 14, DE 2009.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1639/mocao_15_de_2009_021161.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1639/mocao_15_de_2009_021161.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 15, DE 2009.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1640/mocao_16_de_2009_021160.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1640/mocao_16_de_2009_021160.pdf</t>
   </si>
   <si>
     <t>MOÇÃO N.º 16, DE 2009.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2331/pro3_plr_1_de_2009_032639.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2331/pro3_plr_1_de_2009_032639.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT, DO ART. 174, DA RESOLUÇÃO N.º 34, DE 15 DE DEZEMBRO DE 1990, QUE ESTABELECE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE INDIANÓPOLIS.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2306/pro36_plr_2_de_2009_031859.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2306/pro36_plr_2_de_2009_031859.pdf</t>
   </si>
   <si>
     <t>APROVA A PROPOSTA PARCIAL DO ORÇAMENTO DA CÂMARA, PARA O EXERCÍCIO DE 2010.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2348/pro19_pld_1_de_2009_034421.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2348/pro19_pld_1_de_2009_034421.pdf</t>
   </si>
   <si>
     <t>APROVA COM RESSALVAS, AS CONTAS DO MUNICÍPIO DE INDIANÓPOLIS, ESTADO DE MINAS GERAIS, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2001.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2257/pro52_pdl_2_de_2009_026698.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2257/pro52_pdl_2_de_2009_026698.pdf</t>
   </si>
   <si>
     <t>CONCEDE  A MEDALHA DE SANT`ANA E TÍTULO DE CIDADÃO HONORÁRIO ÀS PESSOAS QUE MENCIONA.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2329/pro1_plo_1_de_2009_032593.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2329/pro1_plo_1_de_2009_032593.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, MEDIANTE A PREVISÃO DE EXCESSO DE ARRECADAÇÃO ATRAVÉS DA ENTRADA DE RECURSOS DE CONVÊNIO CELEBRADO ENTRE O MUNICÍPIO DE INDIANÓPOLIS E A UNIÃO FEDERAL POR INTERMÉDIO DO MINISTÉRIO DE DESENVOLVIMENTO AGRÁRIO, REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2330/pro2_plo_2_de_2009_032612.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2330/pro2_plo_2_de_2009_032612.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, MEDIANTE A PREVISÃO DE EXCESSO DE ARRECADAÇÃO ATRAVÉS DA ENTRADA DE RECURSOS DE CONVÊNIO CELEBRADO ENTRE O MUNICÍPIO DE INDIANÓPOLIS E A UNIÃO FEDERAL POR INTERMÉDIO DO MINISTÉRIO DA AGRICULTURA PECUÁRIA E ABASTECIMENTO-MAPA REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>LINDOMAR AMARO BORGES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2332/pro4_plo_3_de_2009_032651.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2332/pro4_plo_3_de_2009_032651.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, MEDIANTE SUPERAVIT FINANCEIRO APURADO NO EXERCÍCIO DE 2008.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2333/pro5_plo_4_de_2009_032701.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2333/pro5_plo_4_de_2009_032701.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, MEDIANTE EXCESSO DE ARRECADAÇÃO PREVISTO COM A ENTRADA DE RECURSOS DE CONVÊNIO.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2334/pro6_plo_5_de_2009_032718.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2334/pro6_plo_5_de_2009_032718.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO DE FOLIAS DE REIS DE INDIANÓPOLIS.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2335/pro7_plo_6_de_2009_032725.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2335/pro7_plo_6_de_2009_032725.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO COM ENCARGO DE IMÓVEL DE PROPRIEDADE DO MUNICÍPIO A EMPRESA MASTERFOL FERTILIZANTES LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2337/pro8_plo_7_de_2009_032822.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2337/pro8_plo_7_de_2009_032822.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º, DA LEI N.º 958, DE 30 DE DEZEMBRO DE 1992, QUE AUTORIZA DOAÇÃO DE RESIDÊNCIAS DO CONJUNTO HABITACIONAL I, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 ARQUIVADO EM: 01/06/2009</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2338/pro9_plo_8_de_2009_033013.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2338/pro9_plo_8_de_2009_033013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO DIA DO EVANGÉLICO, NO MUNICÍPIO DE INDIANÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2339/pro10_plo_9_de_2009_033056.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2339/pro10_plo_9_de_2009_033056.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A COMPRA DO IMÓVEL QUE MENCIONA PARA FINS DE INSTALAÇÃO DE GARAGEM E OFICINA MUNICIPAL.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2345/pro_9_plo_10_de_2009_034350.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2345/pro_9_plo_10_de_2009_034350.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.º 1.362, DE 12/02/2003, QUE DISPÕE SOBRE O PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO DO MUNICÍPIO DE INDIANÓPOLIS.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2346/pro17_plo_11_de_2009_034392.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2346/pro17_plo_11_de_2009_034392.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO DESPORTIVA INDIANOPOLENSE (ADI).</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2347/pro18_plo_12_de_2009_034404.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2347/pro18_plo_12_de_2009_034404.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE INDIANÓPOLIS A PARTICIPAR DE CONSÓRCIO PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2349/pro20_plo_13_de_2009_034456.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2349/pro20_plo_13_de_2009_034456.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ESTRADAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2307/pro21_plo_14_de_2009_031034.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2307/pro21_plo_14_de_2009_031034.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2308/pro22_plo_15_de_2009_031127.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2308/pro22_plo_15_de_2009_031127.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR OS IMÓVEIS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2309/pro23_plo_16_de_2009_031185.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2309/pro23_plo_16_de_2009_031185.pdf</t>
   </si>
   <si>
     <t>DEFINE NORMAS DE COBRANÇA DE IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL URBANA (IPTU), E DAS TAXAS DE SERVIÇOS PÚBLICOS, RELATIVO AO EXERCÍCIO 2009.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2310/pro24_plo_17_de_2009_031197.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2310/pro24_plo_17_de_2009_031197.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO DESPORTIVA INDIANOPOLENSE (ADI).</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2311/pro25_plo_18_de_2009_031223.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2311/pro25_plo_18_de_2009_031223.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICIDADE OBRIGATÓRIA NOS LOCAIS E NAS CONDIÇÕES SOBRE A GESTÃO ORÇAMENTÁRIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2312/pro26_plo_19_de_2009_031242.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2312/pro26_plo_19_de_2009_031242.pdf</t>
   </si>
   <si>
     <t>DENOMINA O BEM PÚBLICO QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2313/pro27_plo_20_de_2009_031301.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2313/pro27_plo_20_de_2009_031301.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS, REVOGA A LEI MUNICIPAL N.º 1.561, DE 16 DE JULHO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2314/pro28_plo_21_de_2009_031420.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2314/pro28_plo_21_de_2009_031420.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESPESAS DE VIAGEM DO PREFEITO DO MUNICÍPIO DE INDIANÓPOLIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2315/pro29_plo_22_de_2009_031456.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2315/pro29_plo_22_de_2009_031456.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO DESPORTIVA DESPORTIVA INDIANOPOLENSE-ADI.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2316/pro30_plo_23_de_2009_031520.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2316/pro30_plo_23_de_2009_031520.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL 1.701, DE 6 DE JULHO DE 2009, QUE DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS, REVOGA A LEI MUNICIPAL N.º 1.561, DE 1.6 DE JULHO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 RETIRADO EM: 31/07/2009.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2317/pro31_plo_24_de_2009_031527.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2317/pro31_plo_24_de_2009_031527.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS, REVOGA A LEI MUNICIPAL N.º 1.701, DE 6 DE JULHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2318/pro32_plo_25_de_2009_031579.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2318/pro32_plo_25_de_2009_031579.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DE PISCICULTORES DOS LAGOS (ASPIL).</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2320/pro34_plo_26_de_2009_031810.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2320/pro34_plo_26_de_2009_031810.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO II, DO ART. 1º, DA LEI N.º 1.520, DE 28 DE NOVEMBRO DE 2006, QUE DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2326/pro35_plo_27_de_2009_031824.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2326/pro35_plo_27_de_2009_031824.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO COM ENCARGO DE IMÓVEL DE PROPRIEDADE DO MUNICÍPIO À ASSOCIAÇÃO DE PROMOÇÃO E DEFESA SOCIAL.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2305/pro37_plo_28_de_2009_031895.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2305/pro37_plo_28_de_2009_031895.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, MEDIANTE ANULAÇÃO PARCIAL DE DOTAÇÃO ORÇAMENTÁRIA VIGENTE.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2300/pro39_plo_29_de_2009_031926.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2300/pro39_plo_29_de_2009_031926.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS._x000D_
 RETIRADO EM: 04/11/2009.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2233/pro41_plo_30_de_2009_026008.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2233/pro41_plo_30_de_2009_026008.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A PROMOVER A DOAÇÃO DE EQUIPAMENTOS DE INFORMÁTICA USADO, JÁ INSERVÍVEL OU OBSOLETO A NECESSIDADES DESTE MUNICÍPIO, BEM COMO DEMAIS EQUIPAMENTOS E BENS JÁ SUCATEADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2234/pro42_plo_31_de_2009_026024.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2234/pro42_plo_31_de_2009_026024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA NO ORÇAMENTO FISCAL DO EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2235/pro43_plo_32_de_2009_026053.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2235/pro43_plo_32_de_2009_026053.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PLANO PLURIANUAL DO MUNICÍPIO DE INDIANÓPOLIS, PARA O PERÍODO DE 2010 E 2013._x000D_
 ARQUIVADO EM: 12/11/2009.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2236/pro44_plo_33_de_2009_026094.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2236/pro44_plo_33_de_2009_026094.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL-FHIS E INSTITUI O CONSELHO GESTOR DO FHIS._x000D_
 ARQUIVADO EM: 17/11/2009.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2237/pro45_plo_34_de_2009_026263.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2237/pro45_plo_34_de_2009_026263.pdf</t>
   </si>
   <si>
     <t>ADOTA O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DE MINAS GERAIS, INSTITUÍDO E ADMINISTRADO PELA AMM, COMO MEIO OFICIAL DE COMUNICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO MUNICÍPIO DE INDIANÓPOLIS-MG.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2287/pro48_plo_35_de_2009_026461.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2287/pro48_plo_35_de_2009_026461.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA O CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL-CRAS NESTE MUNICÍPIO DE INDIANÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2239/pro47_plo_36_de_2009_026423.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2239/pro47_plo_36_de_2009_026423.pdf</t>
   </si>
   <si>
     <t>RETIFICA A TABELA I, DO ANEXO I, DA LEI MUNICIPAL N.º 1.703, DE 7 DE AGOSTO DE 2009, A QUE TRATA DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL, E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2288/pro49_plo_37_de_2009_026517.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2288/pro49_plo_37_de_2009_026517.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 REJEITADO EM: 14/12/2009.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2289/pro50_plo_38_de_2009_026530.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2289/pro50_plo_38_de_2009_026530.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, MEDIANTE ANULAÇÃO TOTAL DO SALDO DE DOTAÇÕES DO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2290/pro51_plo_39_de_2009_026593.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2290/pro51_plo_39_de_2009_026593.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE INDIANÓPOLIS, PARA O PERÍODO DE 2010 E 2013.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2256/pro53_plo_40_de_2009_026703.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2256/pro53_plo_40_de_2009_026703.pdf</t>
   </si>
   <si>
     <t>DESAFETA DO DOMÍNIO PÚBLICO IMÓVEL QUE ESPECIFICA E AUTORIZA O PODER EXECUTIVO A PROMOVER CONCESSÃO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 ARQUIVADO EM: 07/06/2010.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2254/pro55_plo_41_de_2009_026763.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2254/pro55_plo_41_de_2009_026763.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE INDIANÓPOLIS PARA O EXERCÍCIO DE 2010, EM R$ 20.443.241,00 (VINTE MILHÕES, QUATROCENTOS E QUARENTA E TRÊS MIL E DUZENTOS E QUARENTA E UM REAIS).</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2253/pro56_plo_42_de_2009_026893.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2253/pro56_plo_42_de_2009_026893.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR OS IMÓVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2252/pro57_plo_43_de_2009_026939.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2252/pro57_plo_43_de_2009_026939.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CASA DE SAÚDE DA FAMÍLIA  COM O NOME DE ARLERINDA CÂNDIDA DE OLIVEIRA (DONA LICA) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2251/pro58_plo_44_de_2009_026946.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2251/pro58_plo_44_de_2009_026946.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL AO CONSELHO DE DESENVOLVIMENTO COMUNITÁRIO DO MUNICÍPIO DE INDIANÓPOLIS-CODEMI.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2247/pro59_plo_45_de_2009_026959.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2247/pro59_plo_45_de_2009_026959.pdf</t>
   </si>
   <si>
     <t>CRIA FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - FHIS E INSTITUI O CONSELHO GESTOR DO FHIS.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2243/pro60_plo_46_de_2009_026972.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2243/pro60_plo_46_de_2009_026972.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS NO EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1697/indi_62_de_2009_018908.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1697/indi_62_de_2009_018908.pdf</t>
   </si>
   <si>
     <t>ALVARÁ PARA INSTALAÇÃO DE COMÉRCIO AMBULANTE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3660,67 +3660,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1430/indi_1_de_2009_018971.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1431/indi_2_de_2009_018970.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1433/indi_3_de_2009_018969.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1436/indi_4_de_2009_018968.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1440/indi_5_de_2009_018967.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1459/indi_6_de_2009_018966.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1462/indi_7_de_2009_018965.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1475/indi_8_de_2009_018964.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1485/indi_9_de_2009_018963.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1486/indi_10_de_2009_018962.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1490/indi_11_de_2009_018961.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1492/indi_13_de_2009_018959.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1534/indi_15_de_2009_018957.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1535/indi_16_de_2009_018956.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1536/indi_17_de_2009_018955.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1591/indi_18_de_2009_018954.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1598/indi_19_de_2009_018953.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1599/indi_20_de_2009_018952.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1603/indi_21_de_2009_018951.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1609/indi_21_de_2009_018951.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1626/indi_23_de_2009_018949.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1632/indi_24_de_2009_018948.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1649/indi_25_de_2009_018947.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1650/indi_26_de_2009_018946.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1651/indi_27_de_2009_018945.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1652/indi_28_de_2009_018943.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1653/indi_29_de_2009_018942.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1667/indi_30_de_2009_018941.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1668/indi_31_de_2009_018940.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1669/indi_32_de_2009_018939.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1670/indi_33_de_2009_018937.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1671/indi_34_de_2009_018936.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1672/indi_35_de_2009_018935.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1673/indi_36_de_2009_018934.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1674/indi_37_de_2009_018933.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1675/indi_38_de_2009_018932.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1676/indi_39_de_2009_018931.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1677/indi_40_de_2009_018930.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1678/indi_41_de_2009_018929.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1679/indi_42_de_2009_018928.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1680/indi_43_de_2009_018927.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1681/indi_45_de_2009_018925.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1682/indi_46_de_2009_018924.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1683/indi_48_de_2009_018923.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1684/indi_49_de_2009_018922.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1685/indi_50_de_2009_018921.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1686/indi_51_de_2009_018920.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1687/indi_52_de_2009_018919.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1688/indi_53_de_2009_018918.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1689/indi_54_de_2009_018917.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1690/indi_55_de_2009_018916.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1691/indi_56_de_2009_018915.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1692/indi_57_de_2009_018914.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1693/indi_58_de_2009_018912.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1694/indi_59_de_2009_018911.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1695/indi_60_de_2009_018910.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1696/indi_61_de_2009_018909.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1701/indi_62_de_2009_018908.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1702/indi_63_de_2009_018907.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1703/indi_64_de_2009_018905.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1704/indi_65_de_2009_018904.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1705/indi_66_de_2009_018903.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1706/indi_67_de_2009_018902.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1707/indi_68_de_2009_018901.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1708/indi_69_de_2009_018900.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1709/indi_70_de_2009_018855.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1710/indi_71_de_2009_018854.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1711/indi_72_de_2009_018853.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1712/indi_73_de_2009_018852.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1713/indi_74_de_2009_018851.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1714/indi_75_de_2009_018850.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1715/indi_76_de_2009_018849.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1716/indi_77_de_2009_018848.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1717/indi_78_de_2009_018847.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1718/indi_79_de_2009_018846.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1719/indi_80_de_2009_018845.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1720/indi_81_de_2009_018844.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1721/indi_82_de_2009_018843.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1722/indi_83_de_2009_018842.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1723/indi_84_de_2009_018841.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1724/indi_85_de_2009_018840.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1725/indi_86_de_2009_018838.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1726/indi_87_de_2009_018837.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1727/indi_88_de_2009_018836.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1728/indi_89_de_2009_018835.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1729/indi_90_de_2009_018834.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1730/indi_91_de_2009_018833.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1731/indi_92_de_2009_018832.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1732/indi_93_de_2009_018830.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1733/indi_94_de_2009_018829.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1734/indi_95_de_2009_018827.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1735/indi_96_de_2009_018826.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1736/indi_97_de_2009_018825.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1737/indi_98_de_2009_018824.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1738/indi_99_de_2009_018823.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1739/indi_100_de_2009_018822.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1740/indi_101_de_2009_018821.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1741/indi_102_de_2009_018820.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1742/indi_103_de_2009_018819.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1743/indi_104_de_2009_018818.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1744/indi_105_de_2009_018817.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1745/indi_106_de_2009_018816.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1746/indi_107_de_2009_018815.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1747/indi_108_de_2009_018814.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1748/indi_109_de_2009_018813.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1749/indi_110_de_2009_018811.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1750/indi_111_de_2009_018810.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1751/indi_112_de_2009_018808.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1752/indi_113_de_2009_018807.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1754/indi_115_de_2009_018805.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1755/indi_116_de_2009_018804.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1756/indi_117_de_2009_018803.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1757/indi_118_de_2009_018802.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1758/indi_119_de_2009_018800.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1759/indi_120_de_2009_018795.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1760/indi_121_de_2009_018793.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1761/indi_122_de_2009_018790.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1762/indi_123_de_2009_018789.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1763/indi_124_de_2009_018788.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1764/indi_125_de_2009_018787.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1765/indi_126_de_2009_018786.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1766/indi_127_de_2009_018785.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1767/indi_128_de_2009_018784.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1768/indi_129_de_2009_018783.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1769/indi_130_de_2009_018780.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1770/indi_131_de_2009_018778.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1771/indi_132_de_2009_018777.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1772/indi_133_de_2009_018776.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1773/indi_134_de_2009_018774.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1774/indi_135_de_2009_018773.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1775/indi_136_de_2009_018772.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1776/indi_137_de_2009_018771.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1777/indi_138_de_2009_018770.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1779/indi_140_de_2009_018768.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1780/indi_141_de_2009_018767.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1781/indi_142_de_2009_018766.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1782/indi_143_de_2009_018765.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1783/indi_144_de_2009_018764.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1784/indi_145_de_2009_018763.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1785/indi_146_de_2009_018762.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1786/indi_147_de_2009_018761.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1787/indi_148_de_2009_018759.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1788/indi_149_de_2009_018758.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1789/indi_150_de_2009_018757.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1790/indi_151_de_2009_018755.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1791/indi_152_de_2009_018753.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1792/indi_153_de_2009_018752.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1286/req_1_de_2009_021629.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1287/req_2_de_2009_021627.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1288/req_3_de_2009_021626.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1289/req_4_de_2009_021625.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1290/req_5_de_2009_021623.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1291/req_6_de_2009_021622.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1293/req_8_de_2009_021620.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1294/req_9_de_2009_021619.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1295/req_10_de_2009_021618.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1296/req_11_de_2009_021617.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1297/req_12_2009_029884.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1298/req_13_de_2009_021614.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1299/req_14_de_2009_021612.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1300/req_15_de_2009_021611.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1301/req_16_de_2009_021610.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1302/req_17_de_2009_021609.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1303/req_18_de_2009_021608.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1304/req_19_de_2009_021607.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1305/req_20_2009_029886.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1306/req_21_de_2009_021604.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1307/req_22_de_2009_021602.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1308/req_23_2009_029888.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1309/req_24_de_2009_021597.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1310/req_25_de_2009_021596.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1311/req_26_de_2009_021595.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1312/req_27_de_2009_021594.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1313/req_28_de_2009_021593.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1314/req_29_de_2009_021588.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1315/req_30_de_2009_021587.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1316/req_31_de_2009_021586.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1317/req_32_de_2009_021585.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1318/req_33_de_2009_021584.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1319/req_34_de_2009_021583.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1320/req_35_de_2009_021582.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1321/req_36_2009_029892.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1322/req_37_de_2009_021578.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1323/req_38_de_2009_021577.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1324/req_39_de_2009_021576.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1325/req_40_de_2009_021575.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1326/req_41_de_2009_021574.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1327/req_42_2009_029899.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1328/req_43_de_2009_021570.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1329/req_44_de_2009_021569.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1330/req_45_de_2009_021565.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1331/req_47_de_2009_021564.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1332/req_48_de_2008_021562.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1333/req_49_de_2009_029902.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1334/req_50_de_2009_021557.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1335/req_51_de_2008_021556.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1336/req_52_de_2009_021555.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1337/req_53_de_2009_021554.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1338/req_54_de_2009_029906.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1339/req_55_de_2009_021551.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1340/req_56_de_2009_021548.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1341/req_57_de_2009_021547.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1342/req_58_de_2009_021546.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1343/req_59_de_2009_021545.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1344/req_60_2009_029908.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1345/req_61_2009_029923.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1346/req_62_2009_029926.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1347/req_63_2009_029931.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1348/req_64_2009_030152.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1349/req_65_de_2009_021529.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1350/req_66_de_2009_021528.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1351/req_67_de_2009_021526.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1352/req_68_de_2009_021524.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1353/req_69_de_2009_021522.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1354/req_70_de_2009_021519.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2340/pro11_plc_1_de_2009_033099.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2341/pro12_plc_2_de_2009_033767.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2342/plc_3_041299.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2343/pro14_plc_4_de_2009_033847.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2344/pro15_plc_5_de_2009_033972.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2319/pro33_plc_6_de_2009_031653.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2301/pro38_plc_7_de_2009_031911.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2299/pro40_plc_8_de_2009_031953.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2238/pro46_plc_9_de_2009_026320.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2255/pro54_plc_10_de_2009_026720.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1623/mocao_1_de_2009_021177.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1624/mocao_2_de_2009_021176.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1625/mocao_3_de_2009_021175.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1627/mocao_4_de_2009_021174.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1628/mocao_5_de_2009_021173.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1629/mocao_6_de_2009_021172.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1630/mocao_7_de_2009_021171.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1631/mocao_8_de_2009_021170.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1633/mocao_9_de_2009_021168.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1634/mocao_10_de_2009_021167.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1635/mocao_11_de_2009_021166.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1636/mocao_12_de_2009_021165.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1637/mocao_13_de_2009_021164.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1638/mocao_14_de_2009_021162.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1639/mocao_15_de_2009_021161.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1640/mocao_16_de_2009_021160.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2331/pro3_plr_1_de_2009_032639.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2306/pro36_plr_2_de_2009_031859.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2348/pro19_pld_1_de_2009_034421.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2257/pro52_pdl_2_de_2009_026698.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2329/pro1_plo_1_de_2009_032593.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2330/pro2_plo_2_de_2009_032612.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2332/pro4_plo_3_de_2009_032651.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2333/pro5_plo_4_de_2009_032701.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2334/pro6_plo_5_de_2009_032718.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2335/pro7_plo_6_de_2009_032725.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2337/pro8_plo_7_de_2009_032822.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2338/pro9_plo_8_de_2009_033013.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2339/pro10_plo_9_de_2009_033056.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2345/pro_9_plo_10_de_2009_034350.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2346/pro17_plo_11_de_2009_034392.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2347/pro18_plo_12_de_2009_034404.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2349/pro20_plo_13_de_2009_034456.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2307/pro21_plo_14_de_2009_031034.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2308/pro22_plo_15_de_2009_031127.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2309/pro23_plo_16_de_2009_031185.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2310/pro24_plo_17_de_2009_031197.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2311/pro25_plo_18_de_2009_031223.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2312/pro26_plo_19_de_2009_031242.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2313/pro27_plo_20_de_2009_031301.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2314/pro28_plo_21_de_2009_031420.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2315/pro29_plo_22_de_2009_031456.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2316/pro30_plo_23_de_2009_031520.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2317/pro31_plo_24_de_2009_031527.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2318/pro32_plo_25_de_2009_031579.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2320/pro34_plo_26_de_2009_031810.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2326/pro35_plo_27_de_2009_031824.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2305/pro37_plo_28_de_2009_031895.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2300/pro39_plo_29_de_2009_031926.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2233/pro41_plo_30_de_2009_026008.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2234/pro42_plo_31_de_2009_026024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2235/pro43_plo_32_de_2009_026053.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2236/pro44_plo_33_de_2009_026094.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2237/pro45_plo_34_de_2009_026263.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2287/pro48_plo_35_de_2009_026461.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2239/pro47_plo_36_de_2009_026423.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2288/pro49_plo_37_de_2009_026517.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2289/pro50_plo_38_de_2009_026530.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2290/pro51_plo_39_de_2009_026593.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2256/pro53_plo_40_de_2009_026703.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2254/pro55_plo_41_de_2009_026763.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2253/pro56_plo_42_de_2009_026893.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2252/pro57_plo_43_de_2009_026939.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2251/pro58_plo_44_de_2009_026946.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2247/pro59_plo_45_de_2009_026959.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2243/pro60_plo_46_de_2009_026972.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1697/indi_62_de_2009_018908.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1430/indi_1_de_2009_018971.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1431/indi_2_de_2009_018970.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1433/indi_3_de_2009_018969.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1436/indi_4_de_2009_018968.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1440/indi_5_de_2009_018967.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1459/indi_6_de_2009_018966.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1462/indi_7_de_2009_018965.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1475/indi_8_de_2009_018964.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1485/indi_9_de_2009_018963.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1486/indi_10_de_2009_018962.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1490/indi_11_de_2009_018961.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1492/indi_13_de_2009_018959.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1534/indi_15_de_2009_018957.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1535/indi_16_de_2009_018956.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1536/indi_17_de_2009_018955.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1591/indi_18_de_2009_018954.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1598/indi_19_de_2009_018953.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1599/indi_20_de_2009_018952.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1603/indi_21_de_2009_018951.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1609/indi_21_de_2009_018951.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1626/indi_23_de_2009_018949.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1632/indi_24_de_2009_018948.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1649/indi_25_de_2009_018947.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1650/indi_26_de_2009_018946.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1651/indi_27_de_2009_018945.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1652/indi_28_de_2009_018943.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1653/indi_29_de_2009_018942.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1667/indi_30_de_2009_018941.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1668/indi_31_de_2009_018940.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1669/indi_32_de_2009_018939.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1670/indi_33_de_2009_018937.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1671/indi_34_de_2009_018936.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1672/indi_35_de_2009_018935.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1673/indi_36_de_2009_018934.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1674/indi_37_de_2009_018933.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1675/indi_38_de_2009_018932.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1676/indi_39_de_2009_018931.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1677/indi_40_de_2009_018930.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1678/indi_41_de_2009_018929.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1679/indi_42_de_2009_018928.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1680/indi_43_de_2009_018927.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1681/indi_45_de_2009_018925.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1682/indi_46_de_2009_018924.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1683/indi_48_de_2009_018923.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1684/indi_49_de_2009_018922.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1685/indi_50_de_2009_018921.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1686/indi_51_de_2009_018920.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1687/indi_52_de_2009_018919.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1688/indi_53_de_2009_018918.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1689/indi_54_de_2009_018917.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1690/indi_55_de_2009_018916.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1691/indi_56_de_2009_018915.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1692/indi_57_de_2009_018914.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1693/indi_58_de_2009_018912.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1694/indi_59_de_2009_018911.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1695/indi_60_de_2009_018910.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1696/indi_61_de_2009_018909.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1701/indi_62_de_2009_018908.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1702/indi_63_de_2009_018907.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1703/indi_64_de_2009_018905.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1704/indi_65_de_2009_018904.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1705/indi_66_de_2009_018903.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1706/indi_67_de_2009_018902.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1707/indi_68_de_2009_018901.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1708/indi_69_de_2009_018900.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1709/indi_70_de_2009_018855.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1710/indi_71_de_2009_018854.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1711/indi_72_de_2009_018853.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1712/indi_73_de_2009_018852.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1713/indi_74_de_2009_018851.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1714/indi_75_de_2009_018850.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1715/indi_76_de_2009_018849.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1716/indi_77_de_2009_018848.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1717/indi_78_de_2009_018847.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1718/indi_79_de_2009_018846.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1719/indi_80_de_2009_018845.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1720/indi_81_de_2009_018844.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1721/indi_82_de_2009_018843.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1722/indi_83_de_2009_018842.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1723/indi_84_de_2009_018841.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1724/indi_85_de_2009_018840.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1725/indi_86_de_2009_018838.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1726/indi_87_de_2009_018837.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1727/indi_88_de_2009_018836.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1728/indi_89_de_2009_018835.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1729/indi_90_de_2009_018834.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1730/indi_91_de_2009_018833.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1731/indi_92_de_2009_018832.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1732/indi_93_de_2009_018830.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1733/indi_94_de_2009_018829.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1734/indi_95_de_2009_018827.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1735/indi_96_de_2009_018826.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1736/indi_97_de_2009_018825.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1737/indi_98_de_2009_018824.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1738/indi_99_de_2009_018823.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1739/indi_100_de_2009_018822.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1740/indi_101_de_2009_018821.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1741/indi_102_de_2009_018820.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1742/indi_103_de_2009_018819.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1743/indi_104_de_2009_018818.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1744/indi_105_de_2009_018817.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1745/indi_106_de_2009_018816.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1746/indi_107_de_2009_018815.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1747/indi_108_de_2009_018814.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1748/indi_109_de_2009_018813.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1749/indi_110_de_2009_018811.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1750/indi_111_de_2009_018810.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1751/indi_112_de_2009_018808.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1752/indi_113_de_2009_018807.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1754/indi_115_de_2009_018805.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1755/indi_116_de_2009_018804.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1756/indi_117_de_2009_018803.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1757/indi_118_de_2009_018802.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1758/indi_119_de_2009_018800.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1759/indi_120_de_2009_018795.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1760/indi_121_de_2009_018793.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1761/indi_122_de_2009_018790.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1762/indi_123_de_2009_018789.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1763/indi_124_de_2009_018788.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1764/indi_125_de_2009_018787.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1765/indi_126_de_2009_018786.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1766/indi_127_de_2009_018785.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1767/indi_128_de_2009_018784.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1768/indi_129_de_2009_018783.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1769/indi_130_de_2009_018780.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1770/indi_131_de_2009_018778.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1771/indi_132_de_2009_018777.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1772/indi_133_de_2009_018776.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1773/indi_134_de_2009_018774.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1774/indi_135_de_2009_018773.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1775/indi_136_de_2009_018772.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1776/indi_137_de_2009_018771.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1777/indi_138_de_2009_018770.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1779/indi_140_de_2009_018768.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1780/indi_141_de_2009_018767.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1781/indi_142_de_2009_018766.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1782/indi_143_de_2009_018765.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1783/indi_144_de_2009_018764.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1784/indi_145_de_2009_018763.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1785/indi_146_de_2009_018762.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1786/indi_147_de_2009_018761.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1787/indi_148_de_2009_018759.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1788/indi_149_de_2009_018758.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1789/indi_150_de_2009_018757.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1790/indi_151_de_2009_018755.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1791/indi_152_de_2009_018753.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1792/indi_153_de_2009_018752.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1286/req_1_de_2009_021629.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1287/req_2_de_2009_021627.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1288/req_3_de_2009_021626.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1289/req_4_de_2009_021625.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1290/req_5_de_2009_021623.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1291/req_6_de_2009_021622.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1293/req_8_de_2009_021620.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1294/req_9_de_2009_021619.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1295/req_10_de_2009_021618.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1296/req_11_de_2009_021617.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1297/req_12_2009_029884.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1298/req_13_de_2009_021614.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1299/req_14_de_2009_021612.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1300/req_15_de_2009_021611.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1301/req_16_de_2009_021610.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1302/req_17_de_2009_021609.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1303/req_18_de_2009_021608.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1304/req_19_de_2009_021607.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1305/req_20_2009_029886.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1306/req_21_de_2009_021604.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1307/req_22_de_2009_021602.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1308/req_23_2009_029888.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1309/req_24_de_2009_021597.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1310/req_25_de_2009_021596.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1311/req_26_de_2009_021595.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1312/req_27_de_2009_021594.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1313/req_28_de_2009_021593.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1314/req_29_de_2009_021588.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1315/req_30_de_2009_021587.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1316/req_31_de_2009_021586.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1317/req_32_de_2009_021585.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1318/req_33_de_2009_021584.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1319/req_34_de_2009_021583.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1320/req_35_de_2009_021582.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1321/req_36_2009_029892.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1322/req_37_de_2009_021578.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1323/req_38_de_2009_021577.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1324/req_39_de_2009_021576.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1325/req_40_de_2009_021575.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1326/req_41_de_2009_021574.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1327/req_42_2009_029899.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1328/req_43_de_2009_021570.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1329/req_44_de_2009_021569.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1330/req_45_de_2009_021565.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1331/req_47_de_2009_021564.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1332/req_48_de_2008_021562.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1333/req_49_de_2009_029902.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1334/req_50_de_2009_021557.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1335/req_51_de_2008_021556.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1336/req_52_de_2009_021555.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1337/req_53_de_2009_021554.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1338/req_54_de_2009_029906.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1339/req_55_de_2009_021551.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1340/req_56_de_2009_021548.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1341/req_57_de_2009_021547.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1342/req_58_de_2009_021546.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1343/req_59_de_2009_021545.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1344/req_60_2009_029908.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1345/req_61_2009_029923.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1346/req_62_2009_029926.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1347/req_63_2009_029931.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1348/req_64_2009_030152.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1349/req_65_de_2009_021529.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1350/req_66_de_2009_021528.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1351/req_67_de_2009_021526.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1352/req_68_de_2009_021524.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1353/req_69_de_2009_021522.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1354/req_70_de_2009_021519.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2340/pro11_plc_1_de_2009_033099.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2341/pro12_plc_2_de_2009_033767.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2342/plc_3_041299.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2343/pro14_plc_4_de_2009_033847.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2344/pro15_plc_5_de_2009_033972.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2319/pro33_plc_6_de_2009_031653.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2301/pro38_plc_7_de_2009_031911.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2299/pro40_plc_8_de_2009_031953.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2238/pro46_plc_9_de_2009_026320.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2255/pro54_plc_10_de_2009_026720.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1623/mocao_1_de_2009_021177.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1624/mocao_2_de_2009_021176.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1625/mocao_3_de_2009_021175.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1627/mocao_4_de_2009_021174.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1628/mocao_5_de_2009_021173.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1629/mocao_6_de_2009_021172.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1630/mocao_7_de_2009_021171.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1631/mocao_8_de_2009_021170.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1633/mocao_9_de_2009_021168.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1634/mocao_10_de_2009_021167.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1635/mocao_11_de_2009_021166.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1636/mocao_12_de_2009_021165.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1637/mocao_13_de_2009_021164.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1638/mocao_14_de_2009_021162.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1639/mocao_15_de_2009_021161.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1640/mocao_16_de_2009_021160.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2331/pro3_plr_1_de_2009_032639.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2306/pro36_plr_2_de_2009_031859.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2348/pro19_pld_1_de_2009_034421.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2257/pro52_pdl_2_de_2009_026698.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2329/pro1_plo_1_de_2009_032593.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2330/pro2_plo_2_de_2009_032612.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2332/pro4_plo_3_de_2009_032651.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2333/pro5_plo_4_de_2009_032701.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2334/pro6_plo_5_de_2009_032718.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2335/pro7_plo_6_de_2009_032725.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2337/pro8_plo_7_de_2009_032822.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2338/pro9_plo_8_de_2009_033013.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2339/pro10_plo_9_de_2009_033056.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2345/pro_9_plo_10_de_2009_034350.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2346/pro17_plo_11_de_2009_034392.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2347/pro18_plo_12_de_2009_034404.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2349/pro20_plo_13_de_2009_034456.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2307/pro21_plo_14_de_2009_031034.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2308/pro22_plo_15_de_2009_031127.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2309/pro23_plo_16_de_2009_031185.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2310/pro24_plo_17_de_2009_031197.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2311/pro25_plo_18_de_2009_031223.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2312/pro26_plo_19_de_2009_031242.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2313/pro27_plo_20_de_2009_031301.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2314/pro28_plo_21_de_2009_031420.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2315/pro29_plo_22_de_2009_031456.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2316/pro30_plo_23_de_2009_031520.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2317/pro31_plo_24_de_2009_031527.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2318/pro32_plo_25_de_2009_031579.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2320/pro34_plo_26_de_2009_031810.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2326/pro35_plo_27_de_2009_031824.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2305/pro37_plo_28_de_2009_031895.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2300/pro39_plo_29_de_2009_031926.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2233/pro41_plo_30_de_2009_026008.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2234/pro42_plo_31_de_2009_026024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2235/pro43_plo_32_de_2009_026053.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2236/pro44_plo_33_de_2009_026094.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2237/pro45_plo_34_de_2009_026263.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2287/pro48_plo_35_de_2009_026461.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2239/pro47_plo_36_de_2009_026423.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2288/pro49_plo_37_de_2009_026517.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2289/pro50_plo_38_de_2009_026530.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2290/pro51_plo_39_de_2009_026593.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2256/pro53_plo_40_de_2009_026703.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2254/pro55_plo_41_de_2009_026763.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2253/pro56_plo_42_de_2009_026893.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2252/pro57_plo_43_de_2009_026939.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2251/pro58_plo_44_de_2009_026946.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2247/pro59_plo_45_de_2009_026959.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/2243/pro60_plo_46_de_2009_026972.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2009/1697/indi_62_de_2009_018908.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H298"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="197.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>