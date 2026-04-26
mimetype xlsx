--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -54,1920 +54,1920 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>IDEVAN</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1919/indi_1_de_2007_018612.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1919/indi_1_de_2007_018612.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 1, DE 2007.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1918/indi_2_de_2007_018611.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1918/indi_2_de_2007_018611.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 2, DE 2007.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1917/indi_3_de_2007_018610.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1917/indi_3_de_2007_018610.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 3, DE 2007.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1916/indi_4_de_2007_018609.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1916/indi_4_de_2007_018609.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 4, DE 2007.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1915/indi_5_de_2007_018605.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1915/indi_5_de_2007_018605.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 5, DE 2007.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ANÍDSON</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1914/indi_6_de_2007_018604.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1914/indi_6_de_2007_018604.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 6, DE 2007.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>LUSMAR ANTÔNIO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1913/indi_7_de_2007_018603.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1913/indi_7_de_2007_018603.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 7, DE 2007.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1912/indi_8_de_2007_018602.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1912/indi_8_de_2007_018602.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 8, DE 2007.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1911/indi_9_de_2007_018601.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1911/indi_9_de_2007_018601.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 9, DE 2007.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ANÍDSON, Clodoaldo José Borges, IDEVAN, IVO, LUCIANO, LUSMAR ANTÔNIO PEREIRA, ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1910/indi_10_de_2007_018599.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1910/indi_10_de_2007_018599.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 10, DE 2007.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1909/indi_11_de_2007_018597.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1909/indi_11_de_2007_018597.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 11, DE 2007.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1908/indi_12_de_2007_018596.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1908/indi_12_de_2007_018596.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 12, DE 2007.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Clodoaldo José Borges</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1907/indi_13_de_2007_018595.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1907/indi_13_de_2007_018595.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 13, DE 2007.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1906/indi_14_de_2007_018593.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1906/indi_14_de_2007_018593.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 14, DE 2007.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1905/indi_15_de_2007_018592.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1905/indi_15_de_2007_018592.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 15, DE 2007.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1904/indi_16_de_2007_018590.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1904/indi_16_de_2007_018590.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 16, DE 2007.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1903/indi_17_de_2007_018588.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1903/indi_17_de_2007_018588.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 17, DE 2007.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1902/indi_18_de_2007_018587.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1902/indi_18_de_2007_018587.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 18, DE 2007.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1901/indi_19_de_2007__018586.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1901/indi_19_de_2007__018586.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 19, DE 2007.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1900/indi_20_de_2007_018584.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1900/indi_20_de_2007_018584.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 20, DE 2007.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>IVO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1899/indi_21_de_2007_018583.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1899/indi_21_de_2007_018583.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 22, DE 2007.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1898/indi_22_de_2007_018581.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1898/indi_22_de_2007_018581.pdf</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1897/indi_23_de_2007_018579.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1897/indi_23_de_2007_018579.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 23, DE 2007.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>LUCIANO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1896/indi_24_de_2007_018578.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1896/indi_24_de_2007_018578.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 24, DE 2007.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1895/indi_25_de_2007_018576.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1895/indi_25_de_2007_018576.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 25, DE 2007.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1894/indi_26_de_2007_018574.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1894/indi_26_de_2007_018574.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 26, DE 2007.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1893/indi_27_de_2007_018572.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1893/indi_27_de_2007_018572.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 27, DE 2007.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1892/indi_28_de_2007_018571.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1892/indi_28_de_2007_018571.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 28, DE 2007.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1891/indi_29_de_2007_018570.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1891/indi_29_de_2007_018570.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 29, DE 2007.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1890/indi_30_de_2007_018566.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1890/indi_30_de_2007_018566.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 30, DE 2007.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1889/indi_31_de_2007_018564.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1889/indi_31_de_2007_018564.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 31, DE 2007.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1888/indi_32_de_2007_018562.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1888/indi_32_de_2007_018562.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 32, DE 2007.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1887/indi_33_de_2007_018561.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1887/indi_33_de_2007_018561.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 33, DE 2007.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1886/indi_34_de_2007_018560.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1886/indi_34_de_2007_018560.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 34, DE 2007.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1885/indi_35_de_2007_018559.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1885/indi_35_de_2007_018559.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 35, DE 2007.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1884/indi_36_de_2007_018557.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1884/indi_36_de_2007_018557.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 36, DE 2007.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1883/indi_37_de_2007_018555.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1883/indi_37_de_2007_018555.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 37, DE 2007.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1882/indi_38_de_2007_018553.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1882/indi_38_de_2007_018553.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 38, DE 2007.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1879/indi_39_de_2007_018551.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1879/indi_39_de_2007_018551.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 39, DE 2007.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1878/indi_40_de_2007_018550.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1878/indi_40_de_2007_018550.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 40, DE 2007.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1877/indi_41_de_2007_018549.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1877/indi_41_de_2007_018549.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 41, DE 2007.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1876/indi_42_de_2007_018547.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1876/indi_42_de_2007_018547.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 42, DE 2007.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1875/indi_43_de_2007_018546.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1875/indi_43_de_2007_018546.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 43, DE 2007.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>LUCIANO, LUSMAR ANTÔNIO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1874/indi_44_de_2007_018545.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1874/indi_44_de_2007_018545.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 44, DE 2007.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1873/indi_45_de_2007_018544.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1873/indi_45_de_2007_018544.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 45, DE 2007.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1872/indi_46_de_2007_018542.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1872/indi_46_de_2007_018542.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 46, DE 2007.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3652/req_1_de_2007_021739.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3652/req_1_de_2007_021739.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 1, de 2007.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3653/req_2_de_2007_021738.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3653/req_2_de_2007_021738.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 2, de 2007.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3654/req_3_de_2007_021734.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3654/req_3_de_2007_021734.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 3, de 2007.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3655/req_4_de_2007_021731.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3655/req_4_de_2007_021731.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 4, de 2007.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3656/req_5_de_2007_021730.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3656/req_5_de_2007_021730.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 5, de 2007.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3657/req_6_de_2007_021728.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3657/req_6_de_2007_021728.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 6, de 2007.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3658/req_7_de_2007_021727.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3658/req_7_de_2007_021727.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 7, de 2007.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3659/req_8_de_2007_021726.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3659/req_8_de_2007_021726.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 8, de 2007.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3660/req_9_de_2007_021725.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3660/req_9_de_2007_021725.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 9, de 2007.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3662/req_10_de_2007_021724.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3662/req_10_de_2007_021724.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 10, de 2007.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3663/req_11_de_2007_021723.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3663/req_11_de_2007_021723.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 11, de 2007.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3664/req_12_de_2007_021722.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3664/req_12_de_2007_021722.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 12, de 2007.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3665/req_13_de_2007_021721.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3665/req_13_de_2007_021721.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 13, de 2007.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3667/req_14_de_2007_021720.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3667/req_14_de_2007_021720.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 14, de 2007.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3669/req_15_de_2007_021719.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3669/req_15_de_2007_021719.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 15, de 2007.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3671/req_16_de_2007_021717.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3671/req_16_de_2007_021717.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 16, de 2007.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3673/req_17_de_2007_021716.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3673/req_17_de_2007_021716.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 17, de 2007.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3674/req_18_de_2007_021715.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3674/req_18_de_2007_021715.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 18, de 2007.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3675/req_19_de_2007_021713.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3675/req_19_de_2007_021713.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 19, de 2007.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3676/req_20_de_2007_021711.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3676/req_20_de_2007_021711.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 20, de 2007.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3677/req_21_de_2007_021709.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3677/req_21_de_2007_021709.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 21, de 2007.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3678/req_22_de_2007_021707.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3678/req_22_de_2007_021707.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 22, de 2007.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3679/req_23_de_2007_021706.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3679/req_23_de_2007_021706.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 23, de 2007.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3681/req_24_de_2007_021704.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3681/req_24_de_2007_021704.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 24, de 2007.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3684/req_25_de_2007_021703.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3684/req_25_de_2007_021703.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 25, de 2007.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3685/req_26_de_2007_021702.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3685/req_26_de_2007_021702.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 26, de 2007.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3686/req_27_de_2007_021701.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3686/req_27_de_2007_021701.pdf</t>
   </si>
   <si>
     <t>Requerimento n.º 27, de 2007.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>RENES JOSÉ BORGES PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2623/plc7_2007_047241.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2623/plc7_2007_047241.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE CRÉDITOS TRIBUTÁRIOS DA DÍVIDA ATIVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2622/plc8_2007_047292.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2622/plc8_2007_047292.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ZONAS CONSTANTES NO ANEXO I DO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE INDIANÓPOLIS-MG PARA SETORES DE CÁLCULO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2669/plc9_2007_049408.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2669/plc9_2007_049408.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS ARTS. 61-A E 70-A À LEI COMPLEMENTAR N.º 19, DE 03 DE JANEIRO DE 2007, QUE DISPÕE SOBRE PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA PREFEITURA DE INDIANÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/5165/mocao_1_2007_090597.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/5165/mocao_1_2007_090597.pdf</t>
   </si>
   <si>
     <t>Moção n.º 1, de 2007.</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/5164/mocao_2_2007_090596.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/5164/mocao_2_2007_090596.pdf</t>
   </si>
   <si>
     <t>Moção n.º 2, de 2007.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2652/pr7_2007_049118.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2652/pr7_2007_049118.pdf</t>
   </si>
   <si>
     <t>APROVA A PROPOSTA PARCIAL DO ORÇAMENTO DA CÂMARA, PARA O EXERCÍCIO DE 2008.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2686/pdl_4_2007_049920.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2686/pdl_4_2007_049920.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE INDIANÓPOLIS A GILMAR ALVES MACHADO, DEPUTADO FEDERAL PELO ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2691/pdl5_2007_050114.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2691/pdl5_2007_050114.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE SANT´ANA A ANÍDSON GABRIEL DA SILVA.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2643/pdl_6_2007_047385.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2643/pdl_6_2007_047385.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE SANT`ANA E TÍTULO DE CIDADÃO HONORÁRIO ÀS PESSOAS QUE MENCIONA.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2642/pdl_8_2007_047706.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2642/pdl_8_2007_047706.pdf</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2682/pl100_2007_049935.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2682/pl100_2007_049935.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E DISPÕE SOBRE A POLÍTICA NO ÂMBITO MUNICIPAL.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2673/pl101_2007_049911.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2673/pl101_2007_049911.pdf</t>
   </si>
   <si>
     <t>RECONHECE O CONJUNTO HABITACIONAL EM CONSTRUÇÃO NO BAIRRO SANTANA, NESTA CIDADE DE INDIANÓPOLIS, COMO EMPREENDIMENTO DE INTERESSE SOCIAL.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2684/pl102_2007_049895.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2684/pl102_2007_049895.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS §§ 4º E 5º DO ART. 4º DA LEI MUNICIPAL N.º 1.375, DE 12 DE MAIO DE 2003, QUE DISPÕE SOBRE O PROCESSO ELETIVO E DE FORMAÇÃO DO CONSELHO TUTELAR DE INDIANÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2683/pl103_2007_049883.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2683/pl103_2007_049883.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A COMPRA DE IMÓVEL QUE MENCIONA PARA FINS DE CONSTRUÇÃO DO PARQUE DE EXPOSIÇÃO.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2681/pl104_2007_049988.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2681/pl104_2007_049988.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUBSTITUIÇÃO DE PROFESSORES, SOBRE A JORNADA EXTRA-CLASSE E REGULAMENTA DISPOSITIVOS DO PLANO DO MAGISTÉRIO DO MUNICÍPIO DE INDIANÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2680/pl105_2007_050010.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2680/pl105_2007_050010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A METODOLOGIA E OS PROCEDIMENTOS DA AVALIAÇÃO DE DESEMPENHO INDIVIDUAL DOS SERVIDORES PÚBLICOS EM EXERCÍCIO NA SECRETARIA DE EDUCAÇÃO DE INDIANÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2671/pl106_2007_050061.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2671/pl106_2007_050061.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO IV, DA LEI MUNICIPAL N.º 1.362, DE 12 DE FEVEREIRO DE 2003, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2675/pl107_2007_050173.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2675/pl107_2007_050173.pdf</t>
   </si>
   <si>
     <t>ABRE AO ORÇAMENTO FISCAL VIGENTE DO MUNICÍPIO DE INDIANÓPOLIS, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.279.038,11 (UM MILHÃO, DUZENTOS E SETENTA E NOVE MIL, TRINTA E OITO REAIS E ONZE CENTAVOS).</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2670/pl108_2007_050151.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2670/pl108_2007_050151.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2685/pl109_2007_050127.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2685/pl109_2007_050127.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIANÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DE EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO-CONSELHO FUNDEB.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2676/pl110_2007_050191.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2676/pl110_2007_050191.pdf</t>
   </si>
   <si>
     <t>REVOGA O CAPUT DO ART. 5º, DA LEI N.º 1.375, DE 12 DE MAIO DE 2003, QUE DISPÕE SOBRE O PROCESSO ELETIVO E DE FORMAÇÃO DO CONSELHO TUTELAR DE INDIANÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2674/pl111_2007_050217.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2674/pl111_2007_050217.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO DESPORTIVA INDIANOPOLENSE.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2677/pl112_2007_050226.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2677/pl112_2007_050226.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO, A EXPOSIÇÃO AGROPECUÁRIA E INDUSTRIAL, DENOMINADA AGROINDI.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2678/pl113_2007_050236.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2678/pl113_2007_050236.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, MEDIANTE EXCESSO DE ARRECADAÇÃO E ANULAÇÃO PARCIAL DE DOTAÇÃO ORÇAMENTÁRIA VIGENTE.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2679/pl114_2007_050257.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2679/pl114_2007_050257.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO, A SEMANA DA AMIZADE.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2621/pl115_2007_047229.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2621/pl115_2007_047229.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, MEDIANTE SUPERAVIT FINANCEIRO APURADO NO EXERCÍCIO DE 2006.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2620/pl116_047266.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2620/pl116_047266.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA O CONSELHO COMUNITÁRIO DE CAMPO ALEGRE.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2607/pl117_2007_047324.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2607/pl117_2007_047324.pdf</t>
   </si>
   <si>
     <t>DEFINE NORMAS DE COBRANÇA DE IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL URBANA (IPTU) E DAS TAXAS DE SERVIÇOS PÚBLICOS, RELATIVOS AO EXERCÍCIO 2007.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2608/pl118_2007_047335.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2608/pl118_2007_047335.pdf</t>
   </si>
   <si>
     <t>NOMEIA O SALÃO DE EVENTOS LOCALIZADO NO CENTRO COMUNITÁRIO DE CAMPO ALEGRE.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2618/pl119_2007_047344.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2618/pl119_2007_047344.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO VI, DA LEI MUNICIPAL N.º 1.362, DE 12 DE FEVEREIRO DE 2003, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2606/pl120_2007_047374.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2606/pl120_2007_047374.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DO LOGRADOURO PÚBLICO QUE MENCIONA.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2609/pl121_2007_047518.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2609/pl121_2007_047518.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR A PERMUTA DE IMÓVEL URBANO PARA ATENDER INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2617/pl122_2007_047501.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2617/pl122_2007_047501.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE LOCAÇÃO COM DOAÇÃO AO FINAL DOS PAGAMENTOS E OFERECER COMO GARANTIA, PARTE DOS REPASSES DO FUNDO DE PARTICIPAÇÃO DOS MUNICÍPIOS-FPM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2616/pl123_2007_047411.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2616/pl123_2007_047411.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2631/pl124_2007_047753.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2631/pl124_2007_047753.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER BOLSAS DE ESTUDO A SERVIDORES PÚBLICOS MUNICIPAIS UNIVERSITÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2630/pl125_2007_047744.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2630/pl125_2007_047744.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, MEDIANTE SUPERÁVIT FINANCEIRO APURADO NO EXERCÍCIO DE 2006.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2624/pl126_2007_047766.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2624/pl126_2007_047766.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, MEDIANTE EXCESSO DE ARRECADAÇÃO APURADO COM A ENTRADA DE RECURSOS DE CONVÊNIO.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2633/pl127__2007_047772.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2633/pl127__2007_047772.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2008.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2626/pl128___2007_047826.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2626/pl128___2007_047826.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANTIO DE CANA-DE-AÇÚCAR NO MUNICÍPIO DE INDIANÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2625/pl129_2007_047851.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2625/pl129_2007_047851.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, MEDIANTE EXCESSO DE ARRECADAÇÃO E MEDIANTE ANULAÇÃO PARCIAL DE DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2638/pl130_2007_047676.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2638/pl130_2007_047676.pdf</t>
   </si>
   <si>
     <t>ALTERA O SUBSÍDIO DOS SECRETÁRIOS MUNICIPAIS DE INDIANÓPOLIS, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2637/pl131_2007_047687.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2637/pl131_2007_047687.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE INDIANÓPOLIS, INSTITUÍDA PELA LEI N.º 1.437/2005.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2629/pl132_2007_047725.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2629/pl132_2007_047725.pdf</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2632/pl133_2007_047735.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2632/pl133_2007_047735.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, MEDIANTE EXCESSO DE ARRECADAÇÃO APURADO COM A ENTRADA DE RECURSOS ORIUNDOS DA ALIENAÇÃO DE VEÍCULOS DA FROTA MUNICIPAL.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2641/pl134_2007_047649.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2641/pl134_2007_047649.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, MEDIANTE ANULAÇÃO PARCIAL DE DOTAÇÕES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2619/pl135_2007_047540.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2619/pl135_2007_047540.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE PROTEÇÃO, PRESERVAÇÃO, CONSERVAÇÃO, CONTROLE E RECUPERAÇÃO DO MEIO AMBIENTE E DE MELHORIA DA QUALIDADE DE VIDA NO MUNICÍPIO DE INDIANÓPOLIS, SEUS FINS, MECANISMOS DE REGULAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2628/pl136_2007_047601.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2628/pl136_2007_047601.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL N.º 1.531, DE 7 DE MARÇO DE 2007, QUE AUTORIZA A COMPRA DO IMÓVEL QUE MENCIONA PARA FINS DE CONSTRUÇÃO DO PARQUE DE EXPOSIÇÃO AGROPECUÁRIA.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2634/pl137_2007_047606.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2634/pl137_2007_047606.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO CEDER A INSTITUIÇÕES FINANCEIRAS PÚBLICAS, CRÉDITOS DECORRENTES DE ROYALTIES, PARTICIPAÇÕES ESPECIAIS E COMPENSAÇÕES FINANCEIRAS RELACIONADAS À EXPLORAÇÃO DE RECURSOS HÍDRICOS E MINERAIS.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2640/pl138_2007_047658.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2640/pl138_2007_047658.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, MEDIANTE ANULAÇÃO PARCIAL DE DOTAÇÃO ORÇAMENTÁRIA VIGENTE E MEDIANTE EXCESSO DE ARRECADAÇÃO APURADO NO PERÍODO DE JANEIRO A MAIO DE 2007.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2627/pl139_2007_047621.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2627/pl139_2007_047621.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, MEDIANTE EXCESSO DE ARRECADAÇÃO PREVISTO COM A ENTRADA DE RECURSOS DE CONVÊNIO FIRMADO ENTRE O MUNICÍPIO DE INDIANÓPOLIS E O MINISTÉRIO DO DESENVOLVIMENTO SOCIAL.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2639/pl140_2007_047671.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2639/pl140_2007_047671.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO DOS PRODUTORES DE LEITE DE INDIANÓPOLIS-APLEI.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2653/pl141_2007_049110.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2653/pl141_2007_049110.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, MEDIANTE ANULAÇÃO PARCIAL DE DOTAÇÃO ORÇAMENTÁRIA VIGENTE.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2651/pl142_2007_049131.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2651/pl142_2007_049131.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, MEDIANTE ANULAÇÃO PARCIAL DE DOTAÇÃO ORÇAMENTÁRIA VIGENTE PARA RESTRIÇÃO DE VALOR PAGO EM DUPLICIDADE.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2650/pl143_2007_049145.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2650/pl143_2007_049145.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR UMA GLEBA NA ZONA RURAL NO MUNICÍPIO DE INDIANÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2661/pl144_2007_049685.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2661/pl144_2007_049685.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, MEDIANTE EXCESSO DE ARRECADAÇÃO APURADO NO MÊS DE JUNHO DE 2007.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2649/pl145_2007_049174.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2649/pl145_2007_049174.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MORADORES DO ENTORNO DO LAGO DE MIRANDA DE INDIANÓPOLIS (AMELMI).</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2648/pl146_2007_049200.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2648/pl146_2007_049200.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA O CONSELHO DE DESENVOLVIMENTO COMUNITÁRIO DE INDIANÓPOLIS-CODEMI.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2647/pl147_2007_049207.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2647/pl147_2007_049207.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR IMÓVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2646/pl148_2007_049239.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2646/pl148_2007_049239.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, MEDIANTE ANULAÇÃO PARCIAL DE DOTAÇÕES ORÇAMENTÁRIAS VIGENTES.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2645/pl149_2007_049250.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2645/pl149_2007_049250.pdf</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2644/pl150_2007_049255.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2644/pl150_2007_049255.pdf</t>
   </si>
   <si>
     <t>CRIA ZONA DE EXPANSÃO URBANA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2668/pl151_049271.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2668/pl151_049271.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O LOTEAMENTO DE ÁREA LOCALIZADA NO PERÍMETRO URBANO DO MUNICÍPIO DE INDIANÓPOLIS-MG DENOMINADA "LOTEAMENTO SÃO JOÃO", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2655/pl152_2007_049355.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2655/pl152_2007_049355.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEIS, COM ENCARGO, DE ÁREAS DE PROPRIEDADE DO MUNICÍPIO, À EMPRESA RURAL LTDA, NOS TERMOS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2656/pl153_2007_049380.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2656/pl153_2007_049380.pdf</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2657/pl154_2007_049392.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2657/pl154_2007_049392.pdf</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2658/pl155_2007_049447.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2658/pl155_2007_049447.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O FUNCIONAMENTO DE ACADEMIAS, CLUBES E OUTRAS ESTABELECIMENTOS QUE MINISTREM AULAS OU TREINOS DE GINÁSTICA, DANÇA, ARTES MARCIAIS, ESPORTES E DEMAIS ATIVIDADES FÍSICO-DESPORTIVAS E RECREATIVAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2659/pl156_2007_049462.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2659/pl156_2007_049462.pdf</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2660/pl157_2007_049615.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2660/pl157_2007_049615.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OS PODERES EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DE INDIANÓPOLIS A CELEBRAR CONTRATO OU CONVÊNIO COM INSTITUIÇÃO FINANCEIRA PRIVADA, PARA OBTENÇÃO, PELOS SERVIDORES E AGENTES POLÍTICOS MUNICIPAIS, DE EMPRÉSTIMOS PELO SISTEMA DE DESCONTO EM FOLHA DE PAGAMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2666/pl158_2007_049597.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2666/pl158_2007_049597.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO NO ORÇAMENTO VIGENTE, MEDIANTE ANULAÇÃO PARCIAL DE DOTAÇÃO ORÇAMENTÁRIA VIGENTE E MEDIANTE EXCESSO DE ARRECADAÇÃO APURADO NO PERÍODO DE JANEIRO A JULHO DE 2007.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2667/pl159_2007_049593.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2667/pl159_2007_049593.pdf</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2665/pl160_2007_049588.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2665/pl160_2007_049588.pdf</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2664/pl161_2007_049571.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2664/pl161_2007_049571.pdf</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2662/pl162_2007_049538.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2662/pl162_2007_049538.pdf</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2663/pl163_2007_049556.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2663/pl163_2007_049556.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, MEDIANTE ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA VIGENTE.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2584/pl_164_044158.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2584/pl_164_044158.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE INDIANÓPOLIS PARA O EXERCÍCIO 2008, EM R$ 13.900.000,00 (TREZE MILHÕES E NOVECENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2583/pl165_044265.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2583/pl165_044265.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 14 DA LEI MUNICIPAL N.º 1.021/1993, QUE DISPÕE SOBRE O CONSELHO TUTELAR DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE DO MUNICÍPIO DE INDIANÓPOLIS, E REVOGA A LEI MUNICIPAL N.º 1.355, DE 5 DE DEZEMBRO DE 2002, E O § 3º, DO ART, DA LEI MUNICIPAL N.º 1.375, DE 12 DE MAIO DE 2003, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2582/pl166_044300.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2582/pl166_044300.pdf</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2581/pl167_044304.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2581/pl167_044304.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, MEDIANTE ANULAÇÃO PARCIAL DE DOTAÇÕES ORÇAMENTÁRIAS E MEDIANTE EXCESSO DE ARRECADAÇÃO APURADO ATÉ 31 DE OUTUBRO DE 2007 E PREVISTO PARA OS MESES DE NOVEMBRO E DEZEMBRO DE 2007.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2580/pl_168_044321.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2580/pl_168_044321.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE INDIANÓPOLIS A PARTICIPAR DE CONSÓRCIOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2579/pl169_044342.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2579/pl169_044342.pdf</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2578/pl170_044356.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2578/pl170_044356.pdf</t>
   </si>
   <si>
     <t>INCORPORA A ÁREA QUE MENCIONA À ZONA DE EXPANSÃO URBANA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2577/pl171_044364.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2577/pl171_044364.pdf</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2576/pl_172__2007_046827.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2576/pl_172__2007_046827.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE INDIANÓPOLIS A FIRMAR CONVÊNIO COM O MUNICÍPIO DE SANTA JULIANA, ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2575/pl173_044387.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2575/pl173_044387.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR OS IMÓVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2574/pl174_044405.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2574/pl174_044405.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE HABITAÇÃO DE INDIANÓPOLIS-CMHI.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2573/pl_175_2007_046823.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2573/pl_175_2007_046823.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PRA O CONSELHO DE DESENVOLVIMENTO COMUNITÁRIO DO MUNICÍPIO DE INDIANÓPOLIS-CODEMI.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2572/pl_176_044473.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2572/pl_176_044473.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE MEDIANTE ANULAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E EXCESSO DE ARRECADAÇÃO APURADO NO PRESENTE EXERCÍCIO.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2571/pl_177_044484.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2571/pl_177_044484.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE, MEDIANTE ANULAÇÃO TOTAL DO SALDO DE DOTAÇÕES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2570/pl_178_044507.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2570/pl_178_044507.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DE ÁREAS DESTINADAS A REALIZAÇÃO DE LOTEAMENTOS PARA FINS ESPECÍFICOS DE CONJUNTOS HABITACIONAIS DE INTERESSE SOCIAL NO MUNICÍPIO DE INDIANÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2569/pl_179_044513.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2569/pl_179_044513.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL QUE MENCIONA À COMPANHIA DE HABITAÇÃO DO ESTADO DE MINAS GERAIS PARA FINS DE CONSTRUÇÃO DE CASAS POPULARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>LOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à LOM</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2687/pelo4_2007_050099.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2687/pelo4_2007_050099.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO III, DO ART. 112 DA LEI ORGÂNICA E, AINDA NESTE INCISO, SÃO ACRESCENTADOS TRÊS PARÁGRAFOS, 1º, 2º E 3º".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2274,67 +2274,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1919/indi_1_de_2007_018612.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1918/indi_2_de_2007_018611.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1917/indi_3_de_2007_018610.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1916/indi_4_de_2007_018609.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1915/indi_5_de_2007_018605.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1914/indi_6_de_2007_018604.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1913/indi_7_de_2007_018603.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1912/indi_8_de_2007_018602.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1911/indi_9_de_2007_018601.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1910/indi_10_de_2007_018599.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1909/indi_11_de_2007_018597.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1908/indi_12_de_2007_018596.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1907/indi_13_de_2007_018595.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1906/indi_14_de_2007_018593.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1905/indi_15_de_2007_018592.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1904/indi_16_de_2007_018590.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1903/indi_17_de_2007_018588.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1902/indi_18_de_2007_018587.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1901/indi_19_de_2007__018586.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1900/indi_20_de_2007_018584.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1899/indi_21_de_2007_018583.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1898/indi_22_de_2007_018581.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1897/indi_23_de_2007_018579.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1896/indi_24_de_2007_018578.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1895/indi_25_de_2007_018576.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1894/indi_26_de_2007_018574.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1893/indi_27_de_2007_018572.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1892/indi_28_de_2007_018571.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1891/indi_29_de_2007_018570.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1890/indi_30_de_2007_018566.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1889/indi_31_de_2007_018564.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1888/indi_32_de_2007_018562.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1887/indi_33_de_2007_018561.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1886/indi_34_de_2007_018560.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1885/indi_35_de_2007_018559.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1884/indi_36_de_2007_018557.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1883/indi_37_de_2007_018555.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1882/indi_38_de_2007_018553.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1879/indi_39_de_2007_018551.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1878/indi_40_de_2007_018550.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1877/indi_41_de_2007_018549.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1876/indi_42_de_2007_018547.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1875/indi_43_de_2007_018546.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1874/indi_44_de_2007_018545.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1873/indi_45_de_2007_018544.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1872/indi_46_de_2007_018542.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3652/req_1_de_2007_021739.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3653/req_2_de_2007_021738.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3654/req_3_de_2007_021734.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3655/req_4_de_2007_021731.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3656/req_5_de_2007_021730.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3657/req_6_de_2007_021728.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3658/req_7_de_2007_021727.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3659/req_8_de_2007_021726.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3660/req_9_de_2007_021725.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3662/req_10_de_2007_021724.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3663/req_11_de_2007_021723.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3664/req_12_de_2007_021722.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3665/req_13_de_2007_021721.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3667/req_14_de_2007_021720.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3669/req_15_de_2007_021719.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3671/req_16_de_2007_021717.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3673/req_17_de_2007_021716.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3674/req_18_de_2007_021715.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3675/req_19_de_2007_021713.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3676/req_20_de_2007_021711.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3677/req_21_de_2007_021709.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3678/req_22_de_2007_021707.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3679/req_23_de_2007_021706.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3681/req_24_de_2007_021704.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3684/req_25_de_2007_021703.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3685/req_26_de_2007_021702.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3686/req_27_de_2007_021701.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2623/plc7_2007_047241.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2622/plc8_2007_047292.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2669/plc9_2007_049408.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/5165/mocao_1_2007_090597.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/5164/mocao_2_2007_090596.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2652/pr7_2007_049118.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2686/pdl_4_2007_049920.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2691/pdl5_2007_050114.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2643/pdl_6_2007_047385.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2642/pdl_8_2007_047706.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2682/pl100_2007_049935.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2673/pl101_2007_049911.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2684/pl102_2007_049895.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2683/pl103_2007_049883.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2681/pl104_2007_049988.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2680/pl105_2007_050010.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2671/pl106_2007_050061.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2675/pl107_2007_050173.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2670/pl108_2007_050151.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2685/pl109_2007_050127.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2676/pl110_2007_050191.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2674/pl111_2007_050217.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2677/pl112_2007_050226.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2678/pl113_2007_050236.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2679/pl114_2007_050257.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2621/pl115_2007_047229.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2620/pl116_047266.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2607/pl117_2007_047324.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2608/pl118_2007_047335.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2618/pl119_2007_047344.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2606/pl120_2007_047374.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2609/pl121_2007_047518.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2617/pl122_2007_047501.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2616/pl123_2007_047411.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2631/pl124_2007_047753.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2630/pl125_2007_047744.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2624/pl126_2007_047766.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2633/pl127__2007_047772.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2626/pl128___2007_047826.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2625/pl129_2007_047851.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2638/pl130_2007_047676.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2637/pl131_2007_047687.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2629/pl132_2007_047725.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2632/pl133_2007_047735.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2641/pl134_2007_047649.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2619/pl135_2007_047540.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2628/pl136_2007_047601.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2634/pl137_2007_047606.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2640/pl138_2007_047658.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2627/pl139_2007_047621.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2639/pl140_2007_047671.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2653/pl141_2007_049110.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2651/pl142_2007_049131.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2650/pl143_2007_049145.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2661/pl144_2007_049685.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2649/pl145_2007_049174.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2648/pl146_2007_049200.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2647/pl147_2007_049207.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2646/pl148_2007_049239.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2645/pl149_2007_049250.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2644/pl150_2007_049255.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2668/pl151_049271.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2655/pl152_2007_049355.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2656/pl153_2007_049380.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2657/pl154_2007_049392.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2658/pl155_2007_049447.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2659/pl156_2007_049462.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2660/pl157_2007_049615.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2666/pl158_2007_049597.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2667/pl159_2007_049593.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2665/pl160_2007_049588.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2664/pl161_2007_049571.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2662/pl162_2007_049538.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2663/pl163_2007_049556.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2584/pl_164_044158.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2583/pl165_044265.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2582/pl166_044300.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2581/pl167_044304.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2580/pl_168_044321.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2579/pl169_044342.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2578/pl170_044356.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2577/pl171_044364.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2576/pl_172__2007_046827.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2575/pl173_044387.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2574/pl174_044405.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2573/pl_175_2007_046823.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2572/pl_176_044473.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2571/pl_177_044484.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2570/pl_178_044507.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2569/pl_179_044513.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2687/pelo4_2007_050099.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1919/indi_1_de_2007_018612.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1918/indi_2_de_2007_018611.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1917/indi_3_de_2007_018610.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1916/indi_4_de_2007_018609.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1915/indi_5_de_2007_018605.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1914/indi_6_de_2007_018604.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1913/indi_7_de_2007_018603.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1912/indi_8_de_2007_018602.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1911/indi_9_de_2007_018601.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1910/indi_10_de_2007_018599.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1909/indi_11_de_2007_018597.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1908/indi_12_de_2007_018596.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1907/indi_13_de_2007_018595.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1906/indi_14_de_2007_018593.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1905/indi_15_de_2007_018592.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1904/indi_16_de_2007_018590.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1903/indi_17_de_2007_018588.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1902/indi_18_de_2007_018587.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1901/indi_19_de_2007__018586.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1900/indi_20_de_2007_018584.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1899/indi_21_de_2007_018583.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1898/indi_22_de_2007_018581.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1897/indi_23_de_2007_018579.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1896/indi_24_de_2007_018578.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1895/indi_25_de_2007_018576.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1894/indi_26_de_2007_018574.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1893/indi_27_de_2007_018572.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1892/indi_28_de_2007_018571.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1891/indi_29_de_2007_018570.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1890/indi_30_de_2007_018566.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1889/indi_31_de_2007_018564.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1888/indi_32_de_2007_018562.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1887/indi_33_de_2007_018561.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1886/indi_34_de_2007_018560.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1885/indi_35_de_2007_018559.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1884/indi_36_de_2007_018557.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1883/indi_37_de_2007_018555.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1882/indi_38_de_2007_018553.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1879/indi_39_de_2007_018551.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1878/indi_40_de_2007_018550.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1877/indi_41_de_2007_018549.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1876/indi_42_de_2007_018547.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1875/indi_43_de_2007_018546.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1874/indi_44_de_2007_018545.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1873/indi_45_de_2007_018544.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/1872/indi_46_de_2007_018542.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3652/req_1_de_2007_021739.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3653/req_2_de_2007_021738.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3654/req_3_de_2007_021734.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3655/req_4_de_2007_021731.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3656/req_5_de_2007_021730.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3657/req_6_de_2007_021728.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3658/req_7_de_2007_021727.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3659/req_8_de_2007_021726.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3660/req_9_de_2007_021725.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3662/req_10_de_2007_021724.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3663/req_11_de_2007_021723.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3664/req_12_de_2007_021722.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3665/req_13_de_2007_021721.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3667/req_14_de_2007_021720.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3669/req_15_de_2007_021719.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3671/req_16_de_2007_021717.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3673/req_17_de_2007_021716.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3674/req_18_de_2007_021715.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3675/req_19_de_2007_021713.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3676/req_20_de_2007_021711.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3677/req_21_de_2007_021709.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3678/req_22_de_2007_021707.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3679/req_23_de_2007_021706.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3681/req_24_de_2007_021704.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3684/req_25_de_2007_021703.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3685/req_26_de_2007_021702.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/3686/req_27_de_2007_021701.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2623/plc7_2007_047241.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2622/plc8_2007_047292.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2669/plc9_2007_049408.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/5165/mocao_1_2007_090597.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/5164/mocao_2_2007_090596.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2652/pr7_2007_049118.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2686/pdl_4_2007_049920.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2691/pdl5_2007_050114.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2643/pdl_6_2007_047385.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2642/pdl_8_2007_047706.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2682/pl100_2007_049935.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2673/pl101_2007_049911.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2684/pl102_2007_049895.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2683/pl103_2007_049883.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2681/pl104_2007_049988.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2680/pl105_2007_050010.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2671/pl106_2007_050061.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2675/pl107_2007_050173.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2670/pl108_2007_050151.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2685/pl109_2007_050127.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2676/pl110_2007_050191.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2674/pl111_2007_050217.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2677/pl112_2007_050226.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2678/pl113_2007_050236.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2679/pl114_2007_050257.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2621/pl115_2007_047229.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2620/pl116_047266.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2607/pl117_2007_047324.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2608/pl118_2007_047335.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2618/pl119_2007_047344.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2606/pl120_2007_047374.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2609/pl121_2007_047518.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2617/pl122_2007_047501.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2616/pl123_2007_047411.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2631/pl124_2007_047753.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2630/pl125_2007_047744.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2624/pl126_2007_047766.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2633/pl127__2007_047772.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2626/pl128___2007_047826.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2625/pl129_2007_047851.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2638/pl130_2007_047676.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2637/pl131_2007_047687.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2629/pl132_2007_047725.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2632/pl133_2007_047735.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2641/pl134_2007_047649.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2619/pl135_2007_047540.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2628/pl136_2007_047601.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2634/pl137_2007_047606.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2640/pl138_2007_047658.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2627/pl139_2007_047621.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2639/pl140_2007_047671.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2653/pl141_2007_049110.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2651/pl142_2007_049131.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2650/pl143_2007_049145.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2661/pl144_2007_049685.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2649/pl145_2007_049174.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2648/pl146_2007_049200.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2647/pl147_2007_049207.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2646/pl148_2007_049239.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2645/pl149_2007_049250.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2644/pl150_2007_049255.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2668/pl151_049271.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2655/pl152_2007_049355.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2656/pl153_2007_049380.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2657/pl154_2007_049392.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2658/pl155_2007_049447.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2659/pl156_2007_049462.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2660/pl157_2007_049615.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2666/pl158_2007_049597.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2667/pl159_2007_049593.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2665/pl160_2007_049588.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2664/pl161_2007_049571.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2662/pl162_2007_049538.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2663/pl163_2007_049556.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2584/pl_164_044158.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2583/pl165_044265.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2582/pl166_044300.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2581/pl167_044304.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2580/pl_168_044321.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2579/pl169_044342.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2578/pl170_044356.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2577/pl171_044364.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2576/pl_172__2007_046827.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2575/pl173_044387.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2574/pl174_044405.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2573/pl_175_2007_046823.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2572/pl_176_044473.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2571/pl_177_044484.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2570/pl_178_044507.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2569/pl_179_044513.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2007/2687/pelo4_2007_050099.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H165"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="85.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>