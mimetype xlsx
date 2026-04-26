--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -10,2168 +10,2156 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1398" uniqueCount="704">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1398" uniqueCount="700">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>LEONARDO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3173/ind_1_de_2003_062319.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3173/ind_1_de_2003_062319.pdf</t>
   </si>
   <si>
     <t>Indiacação n.°1 de 2003.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>JOSÉ JOAQUIM PINTO (BARROSO)</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3174/ind_2_de_2003_062318.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3174/ind_2_de_2003_062318.pdf</t>
   </si>
   <si>
     <t>Indicação N.°2 de 2003</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3175/ind_3_de_2003_062317.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3175/ind_3_de_2003_062317.pdf</t>
   </si>
   <si>
     <t>Indicação N.°3 de 2003</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Clodoaldo José Borges</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3176/ind_4_de_2003_062316.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3176/ind_4_de_2003_062316.pdf</t>
   </si>
   <si>
     <t>Indicação N.°4 de 2003</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>JOSÉ HELVÉCIO FERNANDES DE REZENDE</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3179/ind_5_de_2003_062315.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3179/ind_5_de_2003_062315.pdf</t>
   </si>
   <si>
     <t>Indicação N.°5 de 2003</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3180/ind_6_de_2003_062314.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3180/ind_6_de_2003_062314.pdf</t>
   </si>
   <si>
     <t>Indicação N.°6 de 2003</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3181/ind_7_de_2003_062313.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3181/ind_7_de_2003_062313.pdf</t>
   </si>
   <si>
     <t>Indicação N.° 7 de 2003</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3182/ind_7_de_2003_062313.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3182/ind_7_de_2003_062313.pdf</t>
   </si>
   <si>
     <t>Indicação N.° 8 de 2003</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>WANDERLEY</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3185/ind_9_de_2003_062311.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3185/ind_9_de_2003_062311.pdf</t>
   </si>
   <si>
     <t>Indicação N.°9 de 2003</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3186/ind_10_de_2003_062310.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3186/ind_10_de_2003_062310.pdf</t>
   </si>
   <si>
     <t>Indicação N.°10 de 2003</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3187/ind_11_de_2003_062309.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3187/ind_11_de_2003_062309.pdf</t>
   </si>
   <si>
     <t>Indicação N.°11 de 2003</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3188/ind_12_de_2003_062308.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3188/ind_12_de_2003_062308.pdf</t>
   </si>
   <si>
     <t>Indicação N.°12 de 2003</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3189/ind_13_de_2003_062307.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3189/ind_13_de_2003_062307.pdf</t>
   </si>
   <si>
     <t>Indicação N.°13 de 2003</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3190/ind_14_de_2003_062306.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3190/ind_14_de_2003_062306.pdf</t>
   </si>
   <si>
     <t>Indicação N.°14 de 2003</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2437/req_1_de_2003_022182.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2437/req_1_de_2003_022182.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 1/2003.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2436/req_2_de_2003_022181.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2436/req_2_de_2003_022181.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 2/2003.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2435/req_3_de_2003_022180.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2435/req_3_de_2003_022180.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 3/2003.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2434/req_4_de_2003_022179.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2434/req_4_de_2003_022179.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 4/2003.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2433/req_5_de_2003_022178.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2433/req_5_de_2003_022178.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 6/2003.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2432/req_6_de_2003_022177.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2432/req_6_de_2003_022177.pdf</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2431/req_7_de_2003_022176.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2431/req_7_de_2003_022176.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 7/2003.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2430/req_8_de_2003_022175.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2430/req_8_de_2003_022175.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 8/2003.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2429/req_9_de_2003_022174.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2429/req_9_de_2003_022174.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 9/2003.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>JOSÉ</t>
-[...2 lines deleted...]
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2428/req_10_de_2003_022173.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2428/req_10_de_2003_022173.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 10/2003.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>ADAILTON</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2427/req_11_de_2003_022172.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2427/req_11_de_2003_022172.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 11/2003.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2426/req_12_de_2003_022171.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2426/req_12_de_2003_022171.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 12/2003.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2425/req_13_de_2003_022170.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2425/req_13_de_2003_022170.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 13/2003.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2424/req_14_de_2003_022169.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2424/req_14_de_2003_022169.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 14/2003.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2423/req_15_de_2003_022168.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2423/req_15_de_2003_022168.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 15/2003.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2422/req_16_de_2003_022167.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2422/req_16_de_2003_022167.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 16/2003.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2421/req_17_de_2003_022166.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2421/req_17_de_2003_022166.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 17/2003.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2420/req_18_de_2003_022165.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2420/req_18_de_2003_022165.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 18/2003.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2419/req_19_de_2003_022164.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2419/req_19_de_2003_022164.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 19/2003.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>ADAILTON, Clodoaldo José Borges, JACKSON, JOSÉ, JOSÉ JOAQUIM PINTO (BARROSO), LEONARDO, ROBERTO, SEBASTIÃO, WANDERLEY</t>
-[...2 lines deleted...]
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2418/req_20_de_2003_022163.pdf</t>
+    <t>ADAILTON, Clodoaldo José Borges, JACKSON, JOSÉ HELVÉCIO FERNANDES DE REZENDE, JOSÉ JOAQUIM PINTO (BARROSO), LEONARDO, ROBERTO, SEBASTIÃO, WANDERLEY</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2418/req_20_de_2003_022163.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 20/2003.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2417/req_21_de_2003_022162.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2417/req_21_de_2003_022162.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 21/2003.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2416/req_22_de_2003_022161.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2416/req_22_de_2003_022161.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 22/2003.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>JACKSON, JOSÉ</t>
-[...2 lines deleted...]
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2415/req_23_de_2003_022160.pdf</t>
+    <t>JACKSON, JOSÉ HELVÉCIO FERNANDES DE REZENDE</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2415/req_23_de_2003_022160.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 23/2003.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2414/req_24_de_2003_022159.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2414/req_24_de_2003_022159.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 24/2003.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2413/req_25_de_2003_022158.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2413/req_25_de_2003_022158.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 25/2003.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2412/req_26_de_2003_022157.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2412/req_26_de_2003_022157.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 26/2003.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2411/req_27_de_2003_022156.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2411/req_27_de_2003_022156.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 27/2003.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2410/req_28_de_2003_022155.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2410/req_28_de_2003_022155.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 28/2003.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2409/req_29_de_2003_022154.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2409/req_29_de_2003_022154.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 29/2003.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2408/req_30_de_2003_022153.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2408/req_30_de_2003_022153.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 31/2003.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2407/req_31_de_2003_022152.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2407/req_31_de_2003_022152.pdf</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2406/req_32_de_2003_022151.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2406/req_32_de_2003_022151.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 32/2003.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2405/req_33_de_2003_022150.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2405/req_33_de_2003_022150.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 33/2003.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2404/req_34_de_2003_022149.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2404/req_34_de_2003_022149.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 34/2003.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2403/req_35_de_2003_022148.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2403/req_35_de_2003_022148.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 35/2003.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2402/req_36_de_2003_022147.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2402/req_36_de_2003_022147.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 36/2003.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2401/req_37_de_2003_022146.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2401/req_37_de_2003_022146.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 37/2003.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2400/req_38_de_2003_022145.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2400/req_38_de_2003_022145.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 38/2003.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2399/req_39_de_2003_022144.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2399/req_39_de_2003_022144.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 39/2003.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2398/req_40_de_2003_022143.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2398/req_40_de_2003_022143.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 40/2003.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2397/req_41_de_2003_022142.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2397/req_41_de_2003_022142.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 41/2003.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2396/req_42_de_2003_022141.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2396/req_42_de_2003_022141.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 42/2003.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2395/req_43_de_2003_022140.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2395/req_43_de_2003_022140.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 43/2003.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2394/req_44_de_2003_022139.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2394/req_44_de_2003_022139.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 44/2003.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2393/req_45_de_2003_022138.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2393/req_45_de_2003_022138.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 45/2003.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2392/req_46_de_2003_022137.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2392/req_46_de_2003_022137.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 46/2003.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2391/req_47_de_2003_022136.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2391/req_47_de_2003_022136.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 47/2003.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2390/req_48_de_2003_022135.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2390/req_48_de_2003_022135.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 48/2003.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2389/req_49_de_2003_022134.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2389/req_49_de_2003_022134.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 49/2003.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2388/req_50_de_2003_022124.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2388/req_50_de_2003_022124.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 50/2003.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2387/req_51_de_2003_022122.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2387/req_51_de_2003_022122.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 51/2003.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2386/req_52_de_2003_022121.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2386/req_52_de_2003_022121.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 52/2003.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2385/req_53_de_2003_022120.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2385/req_53_de_2003_022120.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 53/2003.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2384/req_54_de_2003_022119.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2384/req_54_de_2003_022119.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 54/2003.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2383/req_55_de_2003_022118.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2383/req_55_de_2003_022118.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 55/2003.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2382/req_56_de_2003_022117.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2382/req_56_de_2003_022117.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 56/2003.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>JACKSON, JOSÉ, SEBASTIÃO</t>
-[...2 lines deleted...]
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2381/req_57_de_2003_022116.pdf</t>
+    <t>JACKSON, JOSÉ HELVÉCIO FERNANDES DE REZENDE, SEBASTIÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2381/req_57_de_2003_022116.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 57/2003.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2380/req_58_de_2003_022115.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2380/req_58_de_2003_022115.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 58/2003.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2379/req_59_de_2003_022114.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2379/req_59_de_2003_022114.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 59/2003.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2378/req_60_de_2003_022113.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2378/req_60_de_2003_022113.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 60/2003.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2377/req_61_de_2003_022112.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2377/req_61_de_2003_022112.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 61/2003.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2376/req_62_de_2003_022111.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2376/req_62_de_2003_022111.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 62/2003.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Clodoaldo José Borges, LEONARDO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2375/req_63_de_2003_022110.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2375/req_63_de_2003_022110.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 63/2003.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2374/req_64_de_2003_022109.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2374/req_64_de_2003_022109.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 64/2003.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2373/req_65_de_2003_022108.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2373/req_65_de_2003_022108.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 65/2003.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>ADAILTON, JOSÉ JOAQUIM PINTO (BARROSO)</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2372/req_66_de_2003_022107.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2372/req_66_de_2003_022107.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 66/2003.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2371/req_67_de_2003_022106.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2371/req_67_de_2003_022106.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 67/2003.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2370/req_68_de_2003_022105.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2370/req_68_de_2003_022105.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 68/2003.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2369/req_69_de_2003_022104.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2369/req_69_de_2003_022104.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 69/2003.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2368/req_70_de_2003_022103.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2368/req_70_de_2003_022103.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 70/2003.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2367/req_71_de_2003_022101.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2367/req_71_de_2003_022101.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 71/2003.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2366/req_72_de_2003_022100.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2366/req_72_de_2003_022100.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 72/2003.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2365/req_73_de_2003_022099.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2365/req_73_de_2003_022099.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 73/2003.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2364/req_74_de_2003_022098.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2364/req_74_de_2003_022098.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 74/2003.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2363/req_75_de_2003_022097.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2363/req_75_de_2003_022097.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 75/2003.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2362/req_76_de_2003_022095.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2362/req_76_de_2003_022095.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 76/2003.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2361/req_77_de_2003_022094.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2361/req_77_de_2003_022094.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 77/2003.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2360/req_78_de_2003_022093.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2360/req_78_de_2003_022093.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 78/2003.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2359/req_79_de_2003_022092.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2359/req_79_de_2003_022092.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 79/2003.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2358/req_80_de_2003_022091.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2358/req_80_de_2003_022091.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 80/2003.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2357/req_81_de_2003_022090.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2357/req_81_de_2003_022090.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 81/2003.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2356/req_82_de_2003_022089.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2356/req_82_de_2003_022089.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 82/2003.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2355/req_83_de_2003_022088.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2355/req_83_de_2003_022088.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 83, DE 2003.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 84/2003.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2353/req_85_de_2003_022086.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2353/req_85_de_2003_022086.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 85/2003.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2352/req_86_de_2003_022085.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2352/req_86_de_2003_022085.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N.º 86/2003.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>ADAILTON, Clodoaldo José Borges, JOSÉ JOAQUIM PINTO (BARROSO)</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2351/req_87_de_2003_022084.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2351/req_87_de_2003_022084.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 87/2003.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2350/req_88_de_2003_022083.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2350/req_88_de_2003_022083.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 88/2003.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>JOSÉ MAURO STABILE</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2923/plc2_2003_056533.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2923/plc2_2003_056533.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ART. 73-A À LEI N.º 125, DE 18 DE NOVEMBRO DE 1957, QUE SISPÕE SOBRE O ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO._x000D_
 ARQUIVADO EM: 23/12/2003.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2922/plc3_2003_056563.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2922/plc3_2003_056563.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO E COMPENSAÇÃO DE CRÉDITOS DA FAZENDA PÚBLICA MUNICIPAL, ACRESCENTA O ART. 151-A À LEI COMPLEMENTAR N.º 11, DE 31 DE DEZEMBRO DE 1997, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2921/plc4__2003_056621.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2921/plc4__2003_056621.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO CÓDIGO TRIBUTÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>ADAILTON, Clodoaldo José Borges, JACKSON, JOSÉ, JOSÉ HELVÉCIO FERNANDES DE REZENDE, JOSÉ JOAQUIM PINTO (BARROSO), LEONARDO, ROBERTO, SEBASTIÃO, WANDERLEY</t>
-[...2 lines deleted...]
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5125/mocao_1_2003_090545.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5125/mocao_1_2003_090545.pdf</t>
   </si>
   <si>
     <t>Moção n.º 1/2003.</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5126/mocao_2_2003_090544.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5126/mocao_2_2003_090544.pdf</t>
   </si>
   <si>
     <t>Moção n.º 2/2003.</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5127/mocao_3_2003_090543.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5127/mocao_3_2003_090543.pdf</t>
   </si>
   <si>
     <t>Moção n.º 3/2003.</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5128/mocao_4_2003_090542.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5128/mocao_4_2003_090542.pdf</t>
   </si>
   <si>
     <t>Moção n.º 4/2003.</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5129/mocao_5_2003_090541.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5129/mocao_5_2003_090541.pdf</t>
   </si>
   <si>
     <t>Moção n.º 5/2003.</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5130/mocao_6_2003_090540.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5130/mocao_6_2003_090540.pdf</t>
   </si>
   <si>
     <t>Moção n.º 6/2003.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5131/mocao_7_2003_090539.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5131/mocao_7_2003_090539.pdf</t>
   </si>
   <si>
     <t>Moção n.º 7/2003.</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
     <t>JACKSON</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5132/mocao_8_2003_090538.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5132/mocao_8_2003_090538.pdf</t>
   </si>
   <si>
     <t>Moção n.º 8/2003.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>JACKSON, JOSÉ HELVÉCIO FERNANDES DE REZENDE, SEBASTIÃO</t>
-[...2 lines deleted...]
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2912/prl1_2003_056243.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2912/prl1_2003_056243.pdf</t>
   </si>
   <si>
     <t>APROVA A PROPOSTA PARCIAL DO ORÇAMENTO DA CÂMARA, PARA O EXERCÍCIO DE 2004.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2960/pdl2__2003_057533.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2960/pdl2__2003_057533.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICÍPIO DE INDIANÓPOLIS, NO EXERCÍCIO DE 1999.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2916/pdl3_2003_056294.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2916/pdl3_2003_056294.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR LUCAS JOHANNES MARIA AERNOUDTS.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2919/pdl4_2003_056515.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2919/pdl4_2003_056515.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO HONORÁRIO ÀS PERSONALIDADES QUE MENCIONA.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>ADAILTON, Clodoaldo José Borges, JACKSON, JOSÉ HELVÉCIO FERNANDES DE REZENDE, JOSÉ JOAQUIM PINTO (BARROSO), LEONARDO, ROBERTO, SEBASTIÃO, WANDERLEY</t>
-[...2 lines deleted...]
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2920/pdl5_2003_056521.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2920/pdl5_2003_056521.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE SANT` ANA ÀS PESSOAS QUE MENCIONA.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2927/pl98_2003_057004.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2927/pl98_2003_057004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A COMPRA DO IMÓVEL QUE MENCIONA PARA FINS DE IMPLANTAÇÃO DE SISTEMA DE TRATAMENTO DE ESGOTO DE INDIANÓPOLIS-MG.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2928/pl99_2003_057017.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2928/pl99_2003_057017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM TRE-MG, VISANDO A CESSÃO DE SERVIDOR PARA PRESTAR SERVIÇO JUNTO AO CARTÓRIO DA 16º ZONA ELEITORAL DO ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2929/pl100_2003_057027.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2929/pl100_2003_057027.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE._x000D_
 ARQUIVADO EM: 10/02/2003.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2930/pl101_2003_057035.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2930/pl101_2003_057035.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE INDIANÓPOLIS A REGULARIZAR A POSSE DE TERCEIROS EM IMÓVEIS DE SUA PROPRIEDADE, LOCALIZADOS NA ZONA URBANA.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2931/pl102_2003_057046.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2931/pl102_2003_057046.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MORADIA MELHOR DE REFORMA E MELHORIA DE HABITAÇÕES POPULARES.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2932/pl103_2003_057061.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2932/pl103_2003_057061.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÕES SOCIAIS PARA AS ENTIDADES QUE MENCIONA.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2934/pl104_2003_057116.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2934/pl104_2003_057116.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FILIAÇÃO DO MUNICÍPIO DE INDIANÓPOLIS À ASSOCIAÇÃO DOS MUNICÍPIOS SEDES DE USINAS HÍDROELÉTRICAS (AMUSUH).</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2933/pl105_2003_057129.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2933/pl105_2003_057129.pdf</t>
   </si>
   <si>
     <t>CRIA A FEIRA LIVRE DE INDIANÓPOLIS.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2942/pl106_2003_057153.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2942/pl106_2003_057153.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS COM TRANSPORTE DE MORADORES DO MUNICÍPIO DE INDIANÓPOLIS PARA TRABALHAR EM INDÚSTRIA SITUADA NO MUNICÍPIO DE NOVA PONTE.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2936/pl107_2003_057160.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2936/pl107_2003_057160.pdf</t>
   </si>
   <si>
     <t>FIXA NORMAS A CONCESSÃO DE SUBVENÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2943/pl108_2003_057189.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2943/pl108_2003_057189.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O CENTRO ESPÍRITA IRMÃ HILDA.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2935/pl109___2003_057167.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2935/pl109___2003_057167.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCESSO ELETIVO E DE FORMAÇÃO DE CONSELHO TUTELAR DE INDIANÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2944/pl110_2003_057295.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2944/pl110_2003_057295.pdf</t>
   </si>
   <si>
     <t>DEFINE NORMAS DE COBRANÇAS DE IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA (IPTU) E DAS TAXAS DE SERVIÇOS PÚBLICOS, RELATIVOS AO EXERCÍCIO 2003.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2949/pl111_2003_057238.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2949/pl111_2003_057238.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICAÇÃO PRÉVIA DAS DATAS, LOCAIS E CUSTOS DOS SERVIÇOS DE CONTRUÇÃO, REFORMA E OUTROS, A SEREM REALIZADOS NESTA CIDADE.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2948/pl112__2003_057259.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2948/pl112__2003_057259.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A AACI "ASSOCIAÇÃO DE AUXÍLIO COMUNITÁRIO DE INDIANÓPOLIS.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2947/pl113_2003_057276.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2947/pl113_2003_057276.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE INDIANÓPOLIS A PROCEDER A REVISÃO ANUAL NA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS ATIVOS E INATIVOS. ARQUIVADO EM: 15/05/2003.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2946/pl114_2004_057278.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2946/pl114_2004_057278.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO DE HABITAÇÃO (FMH) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2945/pl115_2003_057293.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2945/pl115_2003_057293.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SOBRE A REMUNERAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL._x000D_
 ARQUIVADO EM: 15/04/2003.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2967/pl116_2003_057516.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2967/pl116_2003_057516.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O SUBSÍDIO DO VEREADOR, A PARTIR DE 1º DE ABRIL DE 2003. ARQUIVADO EM: 14/04/2003.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2962/pl117_2003_057514.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2962/pl117_2003_057514.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SOBRE O SUBSÍDIO DO PREFEITO E VICE-PREFEITO, A PARTIR DE 1º DE JUNHO DE 2003._x000D_
 ARQUIVADO EM: 14/04/2003.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2955/pl118_2003_057306.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2955/pl118_2003_057306.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2954/pl119_2003_057329.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2954/pl119_2003_057329.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE INDIANÓPOLIS A PROCEDER À REVISÃO ANUAL NA REMUNERAÇÃO DOAS SERVIDORES PÚBLICOS ATIVOS E INATIVOS.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2953/pl120_2003_057336.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2953/pl120_2003_057336.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SOBRE A REMUNERAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO MUNICIAPL.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2952/pl121_2003_057342.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2952/pl121_2003_057342.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O SUBSÍDIO DO VEREADOR, A PARTIR DE 1º DE MAIO DE 2003.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2951/pl122_2003_057348.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2951/pl122_2003_057348.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SOBRE O SUBSÍDIO DO PREFEITO E VICE-PREFEITO, A PARTIR DE 1º DE MAIO DE 2003.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2950/pl123_2003_057354.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2950/pl123_2003_057354.pdf</t>
   </si>
   <si>
     <t>PROIBE O COMÉCIO DE ARMAS E CIGARRO DE BRINQUEDO, BEM COMO DE QUAISQUER PRODUTO QUE ATENTEM CONTRA A FORMAÇÃO FÍSICA E MORAL DE CRIANÇAS E ADOLESCENTES, NO MUNICÍPIO DE INDIANÓPOLIS.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2963/pl124_2003_057518.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2963/pl124_2003_057518.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS, INSTITUÍDO PELA LEI N.º 853, DE 27 DE DEZEMBRO DE 1990, QUE ESTABELECE O PLANO DE CARGOS E CARREIRAS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2961/pl125_2003_057525.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2961/pl125_2003_057525.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO DEPORTIVA INDIANOPOLENSE.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2964/pl126__2003_057568.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2964/pl126__2003_057568.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO RÁDIO COMUNITÁRIA INDIANÓVA-FM.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2965/pl127_2003_057494.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2965/pl127_2003_057494.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO DE APOIO CULTURAL E ABRE CRÉDITO ESPECIAL. ARQUIVADO EM: 25/08/2003.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2956/pl128_2003_057559.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2956/pl128_2003_057559.pdf</t>
   </si>
   <si>
     <t>INCORPORA A ÁREA QUE MENCIONA À ZONA DE EXPANSÃO URBANA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2966/pl129_2003_057483.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2966/pl129_2003_057483.pdf</t>
   </si>
   <si>
     <t>PRORROGA DATA PARA PAGAMENTO DA PRIMEIRA PARCELA, COM DESCONTO OU EM CASO DE PARCELAMENTO, DO IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL URBANA (IPTU) E DAS TAXAS DE SERVIÇOS PÚBLICOS, RELATIVOS AO EXERCÍCIO DE 2003.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2957/pl130_2003_057556.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2957/pl130_2003_057556.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE GARNATIA DE RENDA MINIMA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 ARQUIVADO EM: 23/06/2003.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2958/pl131_2003_057550.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2958/pl131_2003_057550.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A COMPRA DO IMÓVEL QUE MENCINA PARA FINS DE REGULARIZAÇÃO FUNDIÁRIA URBANA.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2959/pl132_2003_057542.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2959/pl132_2003_057542.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2913/pl133_2003_056215.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2913/pl133_2003_056215.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL DE INDIANÓPOLIS A DOAR O IMÓVEL QUE MENCIONA.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2903/pl134_2003_056253.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2903/pl134_2003_056253.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE INDIANÓPOLIS A CONTRIBUIÇÃO PARA CUSTEIO DA ILUMINAÇÃO PÚBLICA PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL. ARQUIVADO EM: 08/12/2003.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2914/pl135_2003_056268.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2914/pl135_2003_056268.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO VIGENTE, MEDIANTE A ANULAÇÃO PARCIAL OU TOTAL DAS DOTAÇÕES QUE MENCIONA.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2915/pl136_2003_056282.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2915/pl136_2003_056282.pdf</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2906/pl137_2003_056299.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2906/pl137_2003_056299.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DE MEDIDAS A ESTIMULAR A EMISSÃO DE NOTA FISCAL NO ÂMBITO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2904/pl138_2003_056311.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2904/pl138_2003_056311.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS EM COMISSÃO NO QUADRO DE PESSOAL DO MUNICÍPIO, INSTITUÍDO PELA LEI N.º 1.185, DE 15 DE ABRIL DE 1997.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2899/pl139_2003_056346.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2899/pl139_2003_056346.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO  DE INDIANÓPOLIS PRA O EXERCÍCIO 2004, EM R$ 8.729, 00 (OITO MILHÕES, SETECENTOS E VINTE MIL REAIS).</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2901/pl140_2003_056455.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2901/pl140_2003_056455.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO IV DO ARTIGO 10 DA LEI N.º 1.195 DE 30 DE JUNHO DE 1997.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2900/pl141_2003_056467.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2900/pl141_2003_056467.pdf</t>
   </si>
   <si>
     <t>REVOGA O INCISO I DO ARTIGO 2º DA LEI N.º 1.217, DE 31 DE DEZEMBRO DE 1997.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2905/pl142__2003_056475.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2905/pl142__2003_056475.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMPOSIÇÃO, ORGANIZAÇÃO, ESTRUTURA E COMPETÊNCIA DO CONSELHO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2907/pl143_2003_056485.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2907/pl143_2003_056485.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, MEDIANTE A ANULAÇÃO PARCIAL OU TOTAL DAS DOTAÇÕES QUE MENCIONA.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2910/pl144_2003_056492.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2910/pl144_2003_056492.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE MATÉRIAS COMO DISCIPLINA EXTRACURRICULAR NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE INDIANÓPOLIS.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2909/pl145_2003_056498.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2909/pl145_2003_056498.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO VIGENTE MEDIANTE A ANULAÇÃO PARCIAL OU TOTAL DAS DOTAÇÕES QUE MENCIONA.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2908/pl146_2003_056509.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2908/pl146_2003_056509.pdf</t>
   </si>
   <si>
     <t>INCORPORA A ÁREA QUE MENCIONA À ZONA ESPECIFICA DE EXPANSÃO URBANA DO MUNICÍPIO E IMPLANTA O NÚCLEO INDUSTRIAL DE INDIANÓPOLIS.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2925/pl147_2003_056525.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2925/pl147_2003_056525.pdf</t>
   </si>
   <si>
     <t>ACRESCE O NÍVEL 7 (SETE) NA TABELA DE GROGRESSÃO VERTICAL DE TODOS OS CARGOS DE CARREIRA DE QUE TRATA A LEI 853, DE 27 DE DEZEMBRO DE 1990.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2917/pl148_2003_056580.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2917/pl148_2003_056580.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N.º 1.287, DE 17 DE MAIO DE 2001, QUE CRIA O PROGRAMA MUNICIPAL DE ATENDIMENTO AO PEQUENO PRODUTOR RURAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 PROJETO DE LEI N.º 148/2003 - VETADO EM: 15/03/2004.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2902/pl149_2003_056596.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2902/pl149_2003_056596.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO VIGENTE, MEDIANTE UTILIZAÇÃO DE RECURSOS PROVENIENTE DE EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2918/pl150_2003_056602.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2918/pl150_2003_056602.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I DO ART. 5º DA LEI N.º 1.360, DE 18 DE DEZEMBRO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2911/pl151_2003_056608.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2911/pl151_2003_056608.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COLOCAÇÃO DE PLACAS INDICATIVAS NAS ESTRADAS VICINAIS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>JOSÉ JOAQUIM PINTO (BARROSO), ADAILTON, JACKSON</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2924/pl152_2003_056614.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2924/pl152_2003_056614.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO E ACRESCENTA O ARTIGO 5º - A NA LEI N.º 1.354, DE 02 DE DEZEMBRO DE 2002, QUE DISPÕE SOBRE O FORNECIMENTO DE VALE COMPRAS PARA SERVIDORES ATIVOS E INATIVOS DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2926/pl154_056998.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2926/pl154_056998.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2475,67 +2463,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3173/ind_1_de_2003_062319.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3174/ind_2_de_2003_062318.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3175/ind_3_de_2003_062317.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3176/ind_4_de_2003_062316.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3179/ind_5_de_2003_062315.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3180/ind_6_de_2003_062314.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3181/ind_7_de_2003_062313.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3182/ind_7_de_2003_062313.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3185/ind_9_de_2003_062311.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3186/ind_10_de_2003_062310.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3187/ind_11_de_2003_062309.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3188/ind_12_de_2003_062308.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3189/ind_13_de_2003_062307.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3190/ind_14_de_2003_062306.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2437/req_1_de_2003_022182.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2436/req_2_de_2003_022181.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2435/req_3_de_2003_022180.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2434/req_4_de_2003_022179.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2433/req_5_de_2003_022178.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2432/req_6_de_2003_022177.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2431/req_7_de_2003_022176.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2430/req_8_de_2003_022175.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2429/req_9_de_2003_022174.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2428/req_10_de_2003_022173.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2427/req_11_de_2003_022172.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2426/req_12_de_2003_022171.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2425/req_13_de_2003_022170.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2424/req_14_de_2003_022169.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2423/req_15_de_2003_022168.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2422/req_16_de_2003_022167.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2421/req_17_de_2003_022166.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2420/req_18_de_2003_022165.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2419/req_19_de_2003_022164.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2418/req_20_de_2003_022163.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2417/req_21_de_2003_022162.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2416/req_22_de_2003_022161.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2415/req_23_de_2003_022160.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2414/req_24_de_2003_022159.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2413/req_25_de_2003_022158.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2412/req_26_de_2003_022157.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2411/req_27_de_2003_022156.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2410/req_28_de_2003_022155.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2409/req_29_de_2003_022154.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2408/req_30_de_2003_022153.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2407/req_31_de_2003_022152.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2406/req_32_de_2003_022151.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2405/req_33_de_2003_022150.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2404/req_34_de_2003_022149.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2403/req_35_de_2003_022148.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2402/req_36_de_2003_022147.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2401/req_37_de_2003_022146.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2400/req_38_de_2003_022145.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2399/req_39_de_2003_022144.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2398/req_40_de_2003_022143.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2397/req_41_de_2003_022142.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2396/req_42_de_2003_022141.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2395/req_43_de_2003_022140.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2394/req_44_de_2003_022139.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2393/req_45_de_2003_022138.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2392/req_46_de_2003_022137.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2391/req_47_de_2003_022136.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2390/req_48_de_2003_022135.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2389/req_49_de_2003_022134.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2388/req_50_de_2003_022124.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2387/req_51_de_2003_022122.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2386/req_52_de_2003_022121.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2385/req_53_de_2003_022120.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2384/req_54_de_2003_022119.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2383/req_55_de_2003_022118.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2382/req_56_de_2003_022117.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2381/req_57_de_2003_022116.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2380/req_58_de_2003_022115.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2379/req_59_de_2003_022114.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2378/req_60_de_2003_022113.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2377/req_61_de_2003_022112.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2376/req_62_de_2003_022111.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2375/req_63_de_2003_022110.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2374/req_64_de_2003_022109.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2373/req_65_de_2003_022108.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2372/req_66_de_2003_022107.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2371/req_67_de_2003_022106.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2370/req_68_de_2003_022105.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2369/req_69_de_2003_022104.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2368/req_70_de_2003_022103.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2367/req_71_de_2003_022101.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2366/req_72_de_2003_022100.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2365/req_73_de_2003_022099.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2364/req_74_de_2003_022098.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2363/req_75_de_2003_022097.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2362/req_76_de_2003_022095.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2361/req_77_de_2003_022094.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2360/req_78_de_2003_022093.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2359/req_79_de_2003_022092.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2358/req_80_de_2003_022091.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2357/req_81_de_2003_022090.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2356/req_82_de_2003_022089.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2355/req_83_de_2003_022088.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2353/req_85_de_2003_022086.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2352/req_86_de_2003_022085.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2351/req_87_de_2003_022084.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2350/req_88_de_2003_022083.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2923/plc2_2003_056533.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2922/plc3_2003_056563.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2921/plc4__2003_056621.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5125/mocao_1_2003_090545.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5126/mocao_2_2003_090544.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5127/mocao_3_2003_090543.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5128/mocao_4_2003_090542.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5129/mocao_5_2003_090541.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5130/mocao_6_2003_090540.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5131/mocao_7_2003_090539.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5132/mocao_8_2003_090538.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2912/prl1_2003_056243.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2960/pdl2__2003_057533.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2916/pdl3_2003_056294.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2919/pdl4_2003_056515.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2920/pdl5_2003_056521.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2927/pl98_2003_057004.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2928/pl99_2003_057017.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2929/pl100_2003_057027.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2930/pl101_2003_057035.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2931/pl102_2003_057046.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2932/pl103_2003_057061.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2934/pl104_2003_057116.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2933/pl105_2003_057129.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2942/pl106_2003_057153.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2936/pl107_2003_057160.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2943/pl108_2003_057189.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2935/pl109___2003_057167.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2944/pl110_2003_057295.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2949/pl111_2003_057238.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2948/pl112__2003_057259.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2947/pl113_2003_057276.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2946/pl114_2004_057278.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2945/pl115_2003_057293.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2967/pl116_2003_057516.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2962/pl117_2003_057514.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2955/pl118_2003_057306.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2954/pl119_2003_057329.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2953/pl120_2003_057336.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2952/pl121_2003_057342.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2951/pl122_2003_057348.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2950/pl123_2003_057354.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2963/pl124_2003_057518.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2961/pl125_2003_057525.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2964/pl126__2003_057568.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2965/pl127_2003_057494.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2956/pl128_2003_057559.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2966/pl129_2003_057483.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2957/pl130_2003_057556.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2958/pl131_2003_057550.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2959/pl132_2003_057542.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2913/pl133_2003_056215.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2903/pl134_2003_056253.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2914/pl135_2003_056268.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2915/pl136_2003_056282.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2906/pl137_2003_056299.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2904/pl138_2003_056311.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2899/pl139_2003_056346.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2901/pl140_2003_056455.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2900/pl141_2003_056467.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2905/pl142__2003_056475.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2907/pl143_2003_056485.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2910/pl144_2003_056492.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2909/pl145_2003_056498.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2908/pl146_2003_056509.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2925/pl147_2003_056525.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2917/pl148_2003_056580.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2902/pl149_2003_056596.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2918/pl150_2003_056602.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2911/pl151_2003_056608.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2924/pl152_2003_056614.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2926/pl154_056998.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3173/ind_1_de_2003_062319.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3174/ind_2_de_2003_062318.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3175/ind_3_de_2003_062317.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3176/ind_4_de_2003_062316.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3179/ind_5_de_2003_062315.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3180/ind_6_de_2003_062314.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3181/ind_7_de_2003_062313.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3182/ind_7_de_2003_062313.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3185/ind_9_de_2003_062311.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3186/ind_10_de_2003_062310.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3187/ind_11_de_2003_062309.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3188/ind_12_de_2003_062308.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3189/ind_13_de_2003_062307.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/3190/ind_14_de_2003_062306.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2437/req_1_de_2003_022182.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2436/req_2_de_2003_022181.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2435/req_3_de_2003_022180.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2434/req_4_de_2003_022179.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2433/req_5_de_2003_022178.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2432/req_6_de_2003_022177.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2431/req_7_de_2003_022176.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2430/req_8_de_2003_022175.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2429/req_9_de_2003_022174.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2428/req_10_de_2003_022173.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2427/req_11_de_2003_022172.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2426/req_12_de_2003_022171.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2425/req_13_de_2003_022170.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2424/req_14_de_2003_022169.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2423/req_15_de_2003_022168.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2422/req_16_de_2003_022167.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2421/req_17_de_2003_022166.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2420/req_18_de_2003_022165.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2419/req_19_de_2003_022164.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2418/req_20_de_2003_022163.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2417/req_21_de_2003_022162.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2416/req_22_de_2003_022161.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2415/req_23_de_2003_022160.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2414/req_24_de_2003_022159.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2413/req_25_de_2003_022158.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2412/req_26_de_2003_022157.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2411/req_27_de_2003_022156.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2410/req_28_de_2003_022155.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2409/req_29_de_2003_022154.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2408/req_30_de_2003_022153.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2407/req_31_de_2003_022152.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2406/req_32_de_2003_022151.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2405/req_33_de_2003_022150.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2404/req_34_de_2003_022149.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2403/req_35_de_2003_022148.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2402/req_36_de_2003_022147.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2401/req_37_de_2003_022146.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2400/req_38_de_2003_022145.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2399/req_39_de_2003_022144.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2398/req_40_de_2003_022143.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2397/req_41_de_2003_022142.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2396/req_42_de_2003_022141.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2395/req_43_de_2003_022140.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2394/req_44_de_2003_022139.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2393/req_45_de_2003_022138.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2392/req_46_de_2003_022137.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2391/req_47_de_2003_022136.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2390/req_48_de_2003_022135.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2389/req_49_de_2003_022134.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2388/req_50_de_2003_022124.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2387/req_51_de_2003_022122.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2386/req_52_de_2003_022121.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2385/req_53_de_2003_022120.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2384/req_54_de_2003_022119.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2383/req_55_de_2003_022118.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2382/req_56_de_2003_022117.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2381/req_57_de_2003_022116.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2380/req_58_de_2003_022115.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2379/req_59_de_2003_022114.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2378/req_60_de_2003_022113.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2377/req_61_de_2003_022112.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2376/req_62_de_2003_022111.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2375/req_63_de_2003_022110.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2374/req_64_de_2003_022109.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2373/req_65_de_2003_022108.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2372/req_66_de_2003_022107.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2371/req_67_de_2003_022106.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2370/req_68_de_2003_022105.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2369/req_69_de_2003_022104.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2368/req_70_de_2003_022103.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2367/req_71_de_2003_022101.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2366/req_72_de_2003_022100.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2365/req_73_de_2003_022099.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2364/req_74_de_2003_022098.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2363/req_75_de_2003_022097.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2362/req_76_de_2003_022095.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2361/req_77_de_2003_022094.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2360/req_78_de_2003_022093.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2359/req_79_de_2003_022092.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2358/req_80_de_2003_022091.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2357/req_81_de_2003_022090.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2356/req_82_de_2003_022089.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2355/req_83_de_2003_022088.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2353/req_85_de_2003_022086.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2352/req_86_de_2003_022085.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2351/req_87_de_2003_022084.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2350/req_88_de_2003_022083.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2923/plc2_2003_056533.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2922/plc3_2003_056563.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2921/plc4__2003_056621.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5125/mocao_1_2003_090545.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5126/mocao_2_2003_090544.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5127/mocao_3_2003_090543.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5128/mocao_4_2003_090542.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5129/mocao_5_2003_090541.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5130/mocao_6_2003_090540.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5131/mocao_7_2003_090539.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/5132/mocao_8_2003_090538.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2912/prl1_2003_056243.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2960/pdl2__2003_057533.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2916/pdl3_2003_056294.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2919/pdl4_2003_056515.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2920/pdl5_2003_056521.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2927/pl98_2003_057004.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2928/pl99_2003_057017.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2929/pl100_2003_057027.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2930/pl101_2003_057035.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2931/pl102_2003_057046.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2932/pl103_2003_057061.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2934/pl104_2003_057116.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2933/pl105_2003_057129.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2942/pl106_2003_057153.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2936/pl107_2003_057160.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2943/pl108_2003_057189.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2935/pl109___2003_057167.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2944/pl110_2003_057295.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2949/pl111_2003_057238.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2948/pl112__2003_057259.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2947/pl113_2003_057276.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2946/pl114_2004_057278.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2945/pl115_2003_057293.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2967/pl116_2003_057516.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2962/pl117_2003_057514.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2955/pl118_2003_057306.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2954/pl119_2003_057329.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2953/pl120_2003_057336.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2952/pl121_2003_057342.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2951/pl122_2003_057348.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2950/pl123_2003_057354.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2963/pl124_2003_057518.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2961/pl125_2003_057525.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2964/pl126__2003_057568.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2965/pl127_2003_057494.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2956/pl128_2003_057559.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2966/pl129_2003_057483.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2957/pl130_2003_057556.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2958/pl131_2003_057550.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2959/pl132_2003_057542.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2913/pl133_2003_056215.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2903/pl134_2003_056253.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2914/pl135_2003_056268.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2915/pl136_2003_056282.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2906/pl137_2003_056299.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2904/pl138_2003_056311.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2899/pl139_2003_056346.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2901/pl140_2003_056455.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2900/pl141_2003_056467.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2905/pl142__2003_056475.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2907/pl143_2003_056485.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2910/pl144_2003_056492.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2909/pl145_2003_056498.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2908/pl146_2003_056509.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2925/pl147_2003_056525.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2917/pl148_2003_056580.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2902/pl149_2003_056596.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2918/pl150_2003_056602.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2911/pl151_2003_056608.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2924/pl152_2003_056614.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2003/2926/pl154_056998.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="154.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="149.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="237.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3136,3951 +3124,3951 @@
       </c>
       <c r="G24" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H24" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>100</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25" t="s">
         <v>73</v>
       </c>
       <c r="E25" t="s">
         <v>74</v>
       </c>
       <c r="F25" t="s">
+        <v>32</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26" t="s">
         <v>73</v>
       </c>
       <c r="E26" t="s">
         <v>74</v>
       </c>
       <c r="F26" t="s">
+        <v>104</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>73</v>
       </c>
       <c r="E27" t="s">
         <v>74</v>
       </c>
       <c r="F27" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H27" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>65</v>
       </c>
       <c r="D28" t="s">
         <v>73</v>
       </c>
       <c r="E28" t="s">
         <v>74</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H28" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>69</v>
       </c>
       <c r="D29" t="s">
         <v>73</v>
       </c>
       <c r="E29" t="s">
         <v>74</v>
       </c>
       <c r="F29" t="s">
         <v>27</v>
       </c>
       <c r="G29" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H29" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>116</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>117</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>73</v>
+      </c>
+      <c r="E30" t="s">
+        <v>74</v>
+      </c>
+      <c r="F30" t="s">
+        <v>32</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="D30" t="s">
-[...8 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>120</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="D31" t="s">
         <v>73</v>
       </c>
       <c r="E31" t="s">
         <v>74</v>
       </c>
       <c r="F31" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H31" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>124</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="D32" t="s">
         <v>73</v>
       </c>
       <c r="E32" t="s">
         <v>74</v>
       </c>
       <c r="F32" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H32" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>128</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
         <v>129</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
+        <v>73</v>
+      </c>
+      <c r="E33" t="s">
+        <v>74</v>
+      </c>
+      <c r="F33" t="s">
+        <v>32</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="D33" t="s">
-[...8 lines deleted...]
-      <c r="G33" s="1" t="s">
+      <c r="H33" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>132</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
         <v>133</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>73</v>
+      </c>
+      <c r="E34" t="s">
+        <v>74</v>
+      </c>
+      <c r="F34" t="s">
+        <v>104</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="D34" t="s">
-[...8 lines deleted...]
-      <c r="G34" s="1" t="s">
+      <c r="H34" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>136</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
         <v>137</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>73</v>
+      </c>
+      <c r="E35" t="s">
+        <v>74</v>
+      </c>
+      <c r="F35" t="s">
         <v>138</v>
       </c>
-      <c r="D35" t="s">
-[...5 lines deleted...]
-      <c r="F35" t="s">
+      <c r="G35" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="G35" s="1" t="s">
+      <c r="H35" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>141</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="D36" t="s">
         <v>73</v>
       </c>
       <c r="E36" t="s">
         <v>74</v>
       </c>
       <c r="F36" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H36" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>145</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="D37" t="s">
         <v>73</v>
       </c>
       <c r="E37" t="s">
         <v>74</v>
       </c>
       <c r="F37" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H37" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>149</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
         <v>150</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="D38" t="s">
+        <v>73</v>
+      </c>
+      <c r="E38" t="s">
+        <v>74</v>
+      </c>
+      <c r="F38" t="s">
         <v>151</v>
       </c>
-      <c r="D38" t="s">
-[...5 lines deleted...]
-      <c r="F38" t="s">
+      <c r="G38" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>154</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="D39" t="s">
         <v>73</v>
       </c>
       <c r="E39" t="s">
         <v>74</v>
       </c>
       <c r="F39" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H39" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>158</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="D40" t="s">
         <v>73</v>
       </c>
       <c r="E40" t="s">
         <v>74</v>
       </c>
       <c r="F40" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H40" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>162</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
         <v>163</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="D41" t="s">
         <v>73</v>
       </c>
       <c r="E41" t="s">
         <v>74</v>
       </c>
       <c r="F41" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H41" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>166</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
         <v>167</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
       <c r="D42" t="s">
         <v>73</v>
       </c>
       <c r="E42" t="s">
         <v>74</v>
       </c>
       <c r="F42" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H42" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>170</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
         <v>171</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="D43" t="s">
         <v>73</v>
       </c>
       <c r="E43" t="s">
         <v>74</v>
       </c>
       <c r="F43" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H43" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>174</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
       <c r="D44" t="s">
         <v>73</v>
       </c>
       <c r="E44" t="s">
         <v>74</v>
       </c>
       <c r="F44" t="s">
         <v>27</v>
       </c>
       <c r="G44" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H44" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>178</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
         <v>179</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
       <c r="D45" t="s">
         <v>73</v>
       </c>
       <c r="E45" t="s">
         <v>74</v>
       </c>
       <c r="F45" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H45" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>182</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>183</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>73</v>
+      </c>
+      <c r="E46" t="s">
+        <v>74</v>
+      </c>
+      <c r="F46" t="s">
+        <v>104</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="D46" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H46" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>185</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
         <v>186</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="D47" t="s">
+        <v>73</v>
+      </c>
+      <c r="E47" t="s">
+        <v>74</v>
+      </c>
+      <c r="F47" t="s">
+        <v>104</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="D47" t="s">
-[...8 lines deleted...]
-      <c r="G47" s="1" t="s">
+      <c r="H47" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>189</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
         <v>190</v>
-      </c>
-[...4 lines deleted...]
-        <v>191</v>
       </c>
       <c r="D48" t="s">
         <v>73</v>
       </c>
       <c r="E48" t="s">
         <v>74</v>
       </c>
       <c r="F48" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H48" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>193</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
         <v>194</v>
-      </c>
-[...4 lines deleted...]
-        <v>195</v>
       </c>
       <c r="D49" t="s">
         <v>73</v>
       </c>
       <c r="E49" t="s">
         <v>74</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H49" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>197</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
         <v>198</v>
-      </c>
-[...4 lines deleted...]
-        <v>199</v>
       </c>
       <c r="D50" t="s">
         <v>73</v>
       </c>
       <c r="E50" t="s">
         <v>74</v>
       </c>
       <c r="F50" t="s">
         <v>27</v>
       </c>
       <c r="G50" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H50" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>201</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
         <v>202</v>
-      </c>
-[...4 lines deleted...]
-        <v>203</v>
       </c>
       <c r="D51" t="s">
         <v>73</v>
       </c>
       <c r="E51" t="s">
         <v>74</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H51" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>205</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
         <v>206</v>
-      </c>
-[...4 lines deleted...]
-        <v>207</v>
       </c>
       <c r="D52" t="s">
         <v>73</v>
       </c>
       <c r="E52" t="s">
         <v>74</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H52" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>209</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
         <v>210</v>
       </c>
-      <c r="B53" t="s">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
+        <v>73</v>
+      </c>
+      <c r="E53" t="s">
+        <v>74</v>
+      </c>
+      <c r="F53" t="s">
+        <v>104</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="D53" t="s">
-[...8 lines deleted...]
-      <c r="G53" s="1" t="s">
+      <c r="H53" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>213</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
         <v>214</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D54" t="s">
+        <v>73</v>
+      </c>
+      <c r="E54" t="s">
+        <v>74</v>
+      </c>
+      <c r="F54" t="s">
+        <v>104</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="D54" t="s">
-[...8 lines deleted...]
-      <c r="G54" s="1" t="s">
+      <c r="H54" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>217</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
         <v>218</v>
-      </c>
-[...4 lines deleted...]
-        <v>219</v>
       </c>
       <c r="D55" t="s">
         <v>73</v>
       </c>
       <c r="E55" t="s">
         <v>74</v>
       </c>
       <c r="F55" t="s">
         <v>18</v>
       </c>
       <c r="G55" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H55" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>221</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
         <v>222</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
       <c r="D56" t="s">
         <v>73</v>
       </c>
       <c r="E56" t="s">
         <v>74</v>
       </c>
       <c r="F56" t="s">
         <v>18</v>
       </c>
       <c r="G56" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H56" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>225</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>227</v>
       </c>
       <c r="D57" t="s">
         <v>73</v>
       </c>
       <c r="E57" t="s">
         <v>74</v>
       </c>
       <c r="F57" t="s">
         <v>27</v>
       </c>
       <c r="G57" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H57" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>229</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
         <v>230</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="D58" t="s">
         <v>73</v>
       </c>
       <c r="E58" t="s">
         <v>74</v>
       </c>
       <c r="F58" t="s">
         <v>18</v>
       </c>
       <c r="G58" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H58" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>233</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>235</v>
       </c>
       <c r="D59" t="s">
         <v>73</v>
       </c>
       <c r="E59" t="s">
         <v>74</v>
       </c>
       <c r="F59" t="s">
         <v>18</v>
       </c>
       <c r="G59" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H59" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>237</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
         <v>238</v>
-      </c>
-[...4 lines deleted...]
-        <v>239</v>
       </c>
       <c r="D60" t="s">
         <v>73</v>
       </c>
       <c r="E60" t="s">
         <v>74</v>
       </c>
       <c r="F60" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H60" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>241</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>243</v>
       </c>
       <c r="D61" t="s">
         <v>73</v>
       </c>
       <c r="E61" t="s">
         <v>74</v>
       </c>
       <c r="F61" t="s">
         <v>18</v>
       </c>
       <c r="G61" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H61" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>245</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
         <v>246</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="D62" t="s">
+        <v>73</v>
+      </c>
+      <c r="E62" t="s">
+        <v>74</v>
+      </c>
+      <c r="F62" t="s">
+        <v>32</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="D62" t="s">
-[...8 lines deleted...]
-      <c r="G62" s="1" t="s">
+      <c r="H62" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>249</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="D63" t="s">
         <v>73</v>
       </c>
       <c r="E63" t="s">
         <v>74</v>
       </c>
       <c r="F63" t="s">
         <v>18</v>
       </c>
       <c r="G63" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H63" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>253</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
         <v>254</v>
-      </c>
-[...4 lines deleted...]
-        <v>255</v>
       </c>
       <c r="D64" t="s">
         <v>73</v>
       </c>
       <c r="E64" t="s">
         <v>74</v>
       </c>
       <c r="F64" t="s">
         <v>27</v>
       </c>
       <c r="G64" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H64" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>257</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
         <v>258</v>
-      </c>
-[...4 lines deleted...]
-        <v>259</v>
       </c>
       <c r="D65" t="s">
         <v>73</v>
       </c>
       <c r="E65" t="s">
         <v>74</v>
       </c>
       <c r="F65" t="s">
         <v>27</v>
       </c>
       <c r="G65" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H65" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>261</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
         <v>262</v>
       </c>
-      <c r="B66" t="s">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="D66" t="s">
+        <v>73</v>
+      </c>
+      <c r="E66" t="s">
+        <v>74</v>
+      </c>
+      <c r="F66" t="s">
+        <v>104</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="D66" t="s">
-[...8 lines deleted...]
-      <c r="G66" s="1" t="s">
+      <c r="H66" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>265</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
         <v>266</v>
-      </c>
-[...4 lines deleted...]
-        <v>267</v>
       </c>
       <c r="D67" t="s">
         <v>73</v>
       </c>
       <c r="E67" t="s">
         <v>74</v>
       </c>
       <c r="F67" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H67" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>269</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
         <v>270</v>
-      </c>
-[...4 lines deleted...]
-        <v>271</v>
       </c>
       <c r="D68" t="s">
         <v>73</v>
       </c>
       <c r="E68" t="s">
         <v>74</v>
       </c>
       <c r="F68" t="s">
         <v>27</v>
       </c>
       <c r="G68" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H68" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>273</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
         <v>274</v>
-      </c>
-[...4 lines deleted...]
-        <v>275</v>
       </c>
       <c r="D69" t="s">
         <v>73</v>
       </c>
       <c r="E69" t="s">
         <v>74</v>
       </c>
       <c r="F69" t="s">
         <v>27</v>
       </c>
       <c r="G69" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H69" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>277</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
       <c r="D70" t="s">
         <v>73</v>
       </c>
       <c r="E70" t="s">
         <v>74</v>
       </c>
       <c r="F70" t="s">
         <v>18</v>
       </c>
       <c r="G70" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H70" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>281</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
         <v>282</v>
       </c>
-      <c r="B71" t="s">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" t="s">
+        <v>73</v>
+      </c>
+      <c r="E71" t="s">
+        <v>74</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="D71" t="s">
-[...5 lines deleted...]
-      <c r="G71" s="1" t="s">
+      <c r="H71" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>285</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
         <v>286</v>
       </c>
-      <c r="B72" t="s">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72" t="s">
+        <v>73</v>
+      </c>
+      <c r="E72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F72" t="s">
         <v>287</v>
       </c>
-      <c r="D72" t="s">
-[...5 lines deleted...]
-      <c r="F72" t="s">
+      <c r="G72" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="G72" s="1" t="s">
+      <c r="H72" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>290</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
         <v>291</v>
-      </c>
-[...4 lines deleted...]
-        <v>292</v>
       </c>
       <c r="D73" t="s">
         <v>73</v>
       </c>
       <c r="E73" t="s">
         <v>74</v>
       </c>
       <c r="F73" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H73" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>294</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
         <v>295</v>
-      </c>
-[...4 lines deleted...]
-        <v>296</v>
       </c>
       <c r="D74" t="s">
         <v>73</v>
       </c>
       <c r="E74" t="s">
         <v>74</v>
       </c>
       <c r="F74" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H74" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>298</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
         <v>299</v>
-      </c>
-[...4 lines deleted...]
-        <v>300</v>
       </c>
       <c r="D75" t="s">
         <v>73</v>
       </c>
       <c r="E75" t="s">
         <v>74</v>
       </c>
       <c r="F75" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H75" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>302</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
         <v>303</v>
-      </c>
-[...4 lines deleted...]
-        <v>304</v>
       </c>
       <c r="D76" t="s">
         <v>73</v>
       </c>
       <c r="E76" t="s">
         <v>74</v>
       </c>
       <c r="F76" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H76" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>306</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>308</v>
       </c>
       <c r="D77" t="s">
         <v>73</v>
       </c>
       <c r="E77" t="s">
         <v>74</v>
       </c>
       <c r="F77" t="s">
         <v>18</v>
       </c>
       <c r="G77" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H77" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>310</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
         <v>311</v>
       </c>
-      <c r="B78" t="s">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78" t="s">
+        <v>73</v>
+      </c>
+      <c r="E78" t="s">
+        <v>74</v>
+      </c>
+      <c r="F78" t="s">
         <v>312</v>
       </c>
-      <c r="D78" t="s">
-[...5 lines deleted...]
-      <c r="F78" t="s">
+      <c r="G78" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="G78" s="1" t="s">
+      <c r="H78" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>315</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
         <v>316</v>
-      </c>
-[...4 lines deleted...]
-        <v>317</v>
       </c>
       <c r="D79" t="s">
         <v>73</v>
       </c>
       <c r="E79" t="s">
         <v>74</v>
       </c>
       <c r="F79" t="s">
         <v>18</v>
       </c>
       <c r="G79" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H79" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>319</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
         <v>320</v>
-      </c>
-[...4 lines deleted...]
-        <v>321</v>
       </c>
       <c r="D80" t="s">
         <v>73</v>
       </c>
       <c r="E80" t="s">
         <v>74</v>
       </c>
       <c r="F80" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H80" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>323</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
         <v>324</v>
       </c>
-      <c r="B81" t="s">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="D81" t="s">
+        <v>73</v>
+      </c>
+      <c r="E81" t="s">
+        <v>74</v>
+      </c>
+      <c r="F81" t="s">
         <v>325</v>
       </c>
-      <c r="D81" t="s">
-[...5 lines deleted...]
-      <c r="F81" t="s">
+      <c r="G81" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="G81" s="1" t="s">
+      <c r="H81" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>328</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
         <v>329</v>
-      </c>
-[...4 lines deleted...]
-        <v>330</v>
       </c>
       <c r="D82" t="s">
         <v>73</v>
       </c>
       <c r="E82" t="s">
         <v>74</v>
       </c>
       <c r="F82" t="s">
         <v>18</v>
       </c>
       <c r="G82" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H82" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>332</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
         <v>333</v>
-      </c>
-[...4 lines deleted...]
-        <v>334</v>
       </c>
       <c r="D83" t="s">
         <v>73</v>
       </c>
       <c r="E83" t="s">
         <v>74</v>
       </c>
       <c r="F83" t="s">
         <v>18</v>
       </c>
       <c r="G83" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H83" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>336</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
         <v>337</v>
-      </c>
-[...4 lines deleted...]
-        <v>338</v>
       </c>
       <c r="D84" t="s">
         <v>73</v>
       </c>
       <c r="E84" t="s">
         <v>74</v>
       </c>
       <c r="F84" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H84" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>340</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>342</v>
       </c>
       <c r="D85" t="s">
         <v>73</v>
       </c>
       <c r="E85" t="s">
         <v>74</v>
       </c>
       <c r="F85" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H85" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
+        <v>344</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
         <v>345</v>
       </c>
-      <c r="B86" t="s">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="D86" t="s">
+        <v>73</v>
+      </c>
+      <c r="E86" t="s">
+        <v>74</v>
+      </c>
+      <c r="F86" t="s">
+        <v>104</v>
+      </c>
+      <c r="G86" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="D86" t="s">
-[...8 lines deleted...]
-      <c r="G86" s="1" t="s">
+      <c r="H86" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
+        <v>348</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
         <v>349</v>
-      </c>
-[...4 lines deleted...]
-        <v>350</v>
       </c>
       <c r="D87" t="s">
         <v>73</v>
       </c>
       <c r="E87" t="s">
         <v>74</v>
       </c>
       <c r="F87" t="s">
         <v>18</v>
       </c>
       <c r="G87" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H87" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>352</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
         <v>353</v>
-      </c>
-[...4 lines deleted...]
-        <v>354</v>
       </c>
       <c r="D88" t="s">
         <v>73</v>
       </c>
       <c r="E88" t="s">
         <v>74</v>
       </c>
       <c r="F88" t="s">
         <v>18</v>
       </c>
       <c r="G88" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H88" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>356</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
         <v>357</v>
-      </c>
-[...4 lines deleted...]
-        <v>358</v>
       </c>
       <c r="D89" t="s">
         <v>73</v>
       </c>
       <c r="E89" t="s">
         <v>74</v>
       </c>
       <c r="F89" t="s">
         <v>18</v>
       </c>
       <c r="G89" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H89" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>360</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
         <v>361</v>
-      </c>
-[...4 lines deleted...]
-        <v>362</v>
       </c>
       <c r="D90" t="s">
         <v>73</v>
       </c>
       <c r="E90" t="s">
         <v>74</v>
       </c>
       <c r="F90" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H90" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>364</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
         <v>365</v>
-      </c>
-[...4 lines deleted...]
-        <v>366</v>
       </c>
       <c r="D91" t="s">
         <v>73</v>
       </c>
       <c r="E91" t="s">
         <v>74</v>
       </c>
       <c r="F91" t="s">
         <v>18</v>
       </c>
       <c r="G91" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H91" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>368</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
         <v>369</v>
-      </c>
-[...4 lines deleted...]
-        <v>370</v>
       </c>
       <c r="D92" t="s">
         <v>73</v>
       </c>
       <c r="E92" t="s">
         <v>74</v>
       </c>
       <c r="F92" t="s">
         <v>18</v>
       </c>
       <c r="G92" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H92" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>372</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
         <v>373</v>
-      </c>
-[...4 lines deleted...]
-        <v>374</v>
       </c>
       <c r="D93" t="s">
         <v>73</v>
       </c>
       <c r="E93" t="s">
         <v>74</v>
       </c>
       <c r="F93" t="s">
         <v>18</v>
       </c>
       <c r="G93" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H93" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>376</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
         <v>377</v>
-      </c>
-[...4 lines deleted...]
-        <v>378</v>
       </c>
       <c r="D94" t="s">
         <v>73</v>
       </c>
       <c r="E94" t="s">
         <v>74</v>
       </c>
       <c r="F94" t="s">
         <v>18</v>
       </c>
       <c r="G94" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H94" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>380</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
         <v>381</v>
-      </c>
-[...4 lines deleted...]
-        <v>382</v>
       </c>
       <c r="D95" t="s">
         <v>73</v>
       </c>
       <c r="E95" t="s">
         <v>74</v>
       </c>
       <c r="F95" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H95" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>384</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
         <v>385</v>
-      </c>
-[...4 lines deleted...]
-        <v>386</v>
       </c>
       <c r="D96" t="s">
         <v>73</v>
       </c>
       <c r="E96" t="s">
         <v>74</v>
       </c>
       <c r="F96" t="s">
         <v>18</v>
       </c>
       <c r="G96" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H96" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>388</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>390</v>
       </c>
       <c r="D97" t="s">
         <v>73</v>
       </c>
       <c r="E97" t="s">
         <v>74</v>
       </c>
       <c r="F97" t="s">
         <v>18</v>
       </c>
       <c r="G97" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H97" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>392</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
         <v>393</v>
-      </c>
-[...4 lines deleted...]
-        <v>394</v>
       </c>
       <c r="D98" t="s">
         <v>73</v>
       </c>
       <c r="E98" t="s">
         <v>74</v>
       </c>
       <c r="F98" t="s">
         <v>18</v>
       </c>
       <c r="G98" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H98" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>396</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
         <v>397</v>
-      </c>
-[...4 lines deleted...]
-        <v>398</v>
       </c>
       <c r="D99" t="s">
         <v>73</v>
       </c>
       <c r="E99" t="s">
         <v>74</v>
       </c>
       <c r="F99" t="s">
         <v>18</v>
       </c>
       <c r="G99" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H99" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>400</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
         <v>401</v>
-      </c>
-[...4 lines deleted...]
-        <v>402</v>
       </c>
       <c r="D100" t="s">
         <v>73</v>
       </c>
       <c r="E100" t="s">
         <v>74</v>
       </c>
       <c r="F100" t="s">
         <v>18</v>
       </c>
       <c r="G100" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H100" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>404</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
         <v>405</v>
-      </c>
-[...4 lines deleted...]
-        <v>406</v>
       </c>
       <c r="D101" t="s">
         <v>73</v>
       </c>
       <c r="E101" t="s">
         <v>74</v>
       </c>
       <c r="F101" t="s">
         <v>18</v>
       </c>
       <c r="G101" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H101" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>408</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
         <v>409</v>
       </c>
-      <c r="B102" t="s">
-[...2 lines deleted...]
-      <c r="C102" t="s">
+      <c r="D102" t="s">
+        <v>73</v>
+      </c>
+      <c r="E102" t="s">
+        <v>74</v>
+      </c>
+      <c r="F102" t="s">
         <v>410</v>
       </c>
-      <c r="D102" t="s">
-[...5 lines deleted...]
-      <c r="F102" t="s">
+      <c r="G102" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="G102" s="1" t="s">
+      <c r="H102" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>413</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
         <v>414</v>
-      </c>
-[...4 lines deleted...]
-        <v>415</v>
       </c>
       <c r="D103" t="s">
         <v>73</v>
       </c>
       <c r="E103" t="s">
         <v>74</v>
       </c>
       <c r="F103" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H103" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>17</v>
       </c>
       <c r="D104" t="s">
+        <v>418</v>
+      </c>
+      <c r="E104" t="s">
         <v>419</v>
       </c>
-      <c r="E104" t="s">
+      <c r="F104" t="s">
         <v>420</v>
       </c>
-      <c r="F104" t="s">
+      <c r="G104" s="1" t="s">
         <v>421</v>
       </c>
-      <c r="G104" s="1" t="s">
+      <c r="H104" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
         <v>22</v>
       </c>
       <c r="D105" t="s">
+        <v>418</v>
+      </c>
+      <c r="E105" t="s">
         <v>419</v>
       </c>
-      <c r="E105" t="s">
+      <c r="F105" t="s">
         <v>420</v>
       </c>
-      <c r="F105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G105" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H105" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>26</v>
       </c>
       <c r="D106" t="s">
+        <v>418</v>
+      </c>
+      <c r="E106" t="s">
         <v>419</v>
       </c>
-      <c r="E106" t="s">
+      <c r="F106" t="s">
         <v>420</v>
       </c>
-      <c r="F106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G106" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H106" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>10</v>
       </c>
       <c r="D107" t="s">
+        <v>430</v>
+      </c>
+      <c r="E107" t="s">
         <v>431</v>
       </c>
-      <c r="E107" t="s">
+      <c r="F107" t="s">
+        <v>138</v>
+      </c>
+      <c r="G107" s="1" t="s">
         <v>432</v>
       </c>
-      <c r="F107" t="s">
+      <c r="H107" t="s">
         <v>433</v>
-      </c>
-[...4 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>17</v>
       </c>
       <c r="D108" t="s">
+        <v>430</v>
+      </c>
+      <c r="E108" t="s">
         <v>431</v>
       </c>
-      <c r="E108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G108" s="1" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="H108" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>22</v>
       </c>
       <c r="D109" t="s">
+        <v>430</v>
+      </c>
+      <c r="E109" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="F109" t="s">
         <v>49</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="H109" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>26</v>
       </c>
       <c r="D110" t="s">
+        <v>430</v>
+      </c>
+      <c r="E110" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="F110" t="s">
         <v>27</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="H110" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>31</v>
       </c>
       <c r="D111" t="s">
+        <v>430</v>
+      </c>
+      <c r="E111" t="s">
         <v>431</v>
       </c>
-      <c r="E111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="H111" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>36</v>
       </c>
       <c r="D112" t="s">
+        <v>430</v>
+      </c>
+      <c r="E112" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="F112" t="s">
         <v>18</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="H112" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>40</v>
       </c>
       <c r="D113" t="s">
+        <v>430</v>
+      </c>
+      <c r="E113" t="s">
         <v>431</v>
       </c>
-      <c r="E113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F113" t="s">
-        <v>433</v>
+        <v>138</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="H113" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>44</v>
       </c>
       <c r="D114" t="s">
+        <v>430</v>
+      </c>
+      <c r="E114" t="s">
         <v>431</v>
       </c>
-      <c r="E114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F114" t="s">
+        <v>453</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H114" t="s">
         <v>455</v>
-      </c>
-[...4 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>10</v>
       </c>
       <c r="D115" t="s">
+        <v>457</v>
+      </c>
+      <c r="E115" t="s">
+        <v>458</v>
+      </c>
+      <c r="F115" t="s">
+        <v>287</v>
+      </c>
+      <c r="G115" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="E115" t="s">
+      <c r="H115" t="s">
         <v>460</v>
-      </c>
-[...7 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>17</v>
       </c>
       <c r="D116" t="s">
+        <v>462</v>
+      </c>
+      <c r="E116" t="s">
+        <v>463</v>
+      </c>
+      <c r="F116" t="s">
+        <v>287</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H116" t="s">
         <v>465</v>
-      </c>
-[...10 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>22</v>
       </c>
       <c r="D117" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="E117" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="F117" t="s">
         <v>32</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="H117" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>26</v>
       </c>
       <c r="D118" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="E118" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="F118" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="H118" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>31</v>
       </c>
       <c r="D119" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="E119" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="F119" t="s">
-        <v>476</v>
+        <v>138</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="H119" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>475</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>476</v>
+      </c>
+      <c r="D120" t="s">
+        <v>477</v>
+      </c>
+      <c r="E120" t="s">
+        <v>478</v>
+      </c>
+      <c r="F120" t="s">
+        <v>420</v>
+      </c>
+      <c r="G120" s="1" t="s">
         <v>479</v>
       </c>
-      <c r="B120" t="s">
-[...2 lines deleted...]
-      <c r="C120" t="s">
+      <c r="H120" t="s">
         <v>480</v>
-      </c>
-[...13 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="D121" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E121" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F121" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="H121" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="D122" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E122" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F122" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="H122" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="D123" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E123" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F123" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="H123" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="D124" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E124" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F124" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="H124" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="D125" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E125" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F125" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="H125" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="D126" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E126" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F126" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="H126" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="D127" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E127" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F127" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="H127" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="D128" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E128" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F128" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="H128" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="D129" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E129" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F129" t="s">
         <v>27</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="H129" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="D130" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E130" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F130" t="s">
         <v>18</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="H130" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="D131" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E131" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F131" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="H131" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="D132" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E132" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F132" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="H132" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="D133" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E133" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F133" t="s">
         <v>18</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="H133" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="D134" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E134" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F134" t="s">
         <v>18</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="H134" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="D135" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E135" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F135" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="H135" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="D136" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E136" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F136" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="H136" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="D137" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E137" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F137" t="s">
-        <v>461</v>
+        <v>287</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="H137" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="D138" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E138" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F138" t="s">
-        <v>461</v>
+        <v>287</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="H138" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="D139" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E139" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F139" t="s">
-        <v>461</v>
+        <v>287</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="H139" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="D140" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E140" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F140" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="H140" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="D141" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E141" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F141" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="H141" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="D142" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E142" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F142" t="s">
-        <v>461</v>
+        <v>287</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="H142" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="D143" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E143" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F143" t="s">
-        <v>461</v>
+        <v>287</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="H143" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="D144" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E144" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F144" t="s">
-        <v>461</v>
+        <v>287</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="H144" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="D145" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E145" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F145" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="H145" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="D146" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E146" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F146" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="H146" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="D147" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E147" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F147" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="H147" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="D148" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E148" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F148" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="H148" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="D149" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E149" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F149" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="H149" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="D150" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E150" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F150" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="H150" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="D151" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E151" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F151" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="H151" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="D152" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E152" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F152" t="s">
         <v>27</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="H152" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="D153" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E153" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F153" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="H153" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="D154" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E154" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F154" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="H154" t="s">
-        <v>620</v>
+        <v>616</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="D155" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E155" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F155" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="H155" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="D156" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E156" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F156" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="H156" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="D157" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E157" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F157" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="H157" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="D158" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E158" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F158" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="H158" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="D159" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E159" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F159" t="s">
         <v>18</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="H159" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="D160" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E160" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F160" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="H160" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>644</v>
+        <v>640</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="D161" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E161" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F161" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="H161" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
       <c r="D162" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E162" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F162" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="H162" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="D163" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E163" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F163" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="H163" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="D164" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E164" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F164" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="H164" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="D165" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E165" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F165" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="H165" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="D166" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E166" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F166" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="H166" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="D167" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E167" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F167" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="H167" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="D168" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E168" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F168" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="H168" t="s">
-        <v>675</v>
+        <v>671</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>677</v>
+        <v>673</v>
       </c>
       <c r="D169" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E169" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F169" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>678</v>
+        <v>674</v>
       </c>
       <c r="H169" t="s">
-        <v>679</v>
+        <v>675</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>680</v>
+        <v>676</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="D170" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E170" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F170" t="s">
         <v>18</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="H170" t="s">
-        <v>683</v>
+        <v>679</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>684</v>
+        <v>680</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>685</v>
+        <v>681</v>
       </c>
       <c r="D171" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E171" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F171" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="H171" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="D172" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E172" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F172" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>690</v>
+        <v>686</v>
       </c>
       <c r="H172" t="s">
-        <v>691</v>
+        <v>687</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>692</v>
+        <v>688</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="D173" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E173" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F173" t="s">
         <v>18</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>694</v>
+        <v>690</v>
       </c>
       <c r="H173" t="s">
-        <v>695</v>
+        <v>691</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
+        <v>692</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>693</v>
+      </c>
+      <c r="D174" t="s">
+        <v>477</v>
+      </c>
+      <c r="E174" t="s">
+        <v>478</v>
+      </c>
+      <c r="F174" t="s">
+        <v>694</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H174" t="s">
         <v>696</v>
-      </c>
-[...19 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>702</v>
+        <v>698</v>
       </c>
       <c r="D175" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E175" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F175" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>703</v>
+        <v>699</v>
       </c>
       <c r="H175" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>