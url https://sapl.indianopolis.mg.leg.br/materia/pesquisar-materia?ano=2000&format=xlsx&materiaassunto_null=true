--- v0 (2025-11-21)
+++ v1 (2026-04-22)
@@ -54,641 +54,641 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CLÉTO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4767/ind_1_2000_089193.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4767/ind_1_2000_089193.pdf</t>
   </si>
   <si>
     <t>Indicação nº 1/2000.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4768/ind_2_2000_089192.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4768/ind_2_2000_089192.pdf</t>
   </si>
   <si>
     <t>Indicação nº 2/2000.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>EUSTÁQUIO JOSÉ DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação nº 3/2000.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4770/ind_4_2000_089190.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4770/ind_4_2000_089190.pdf</t>
   </si>
   <si>
     <t>Indicação nº 4/2000.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4771/ind_5_2000_089189.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4771/ind_5_2000_089189.pdf</t>
   </si>
   <si>
     <t>Indicação nº 5/2000.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4772/ind_6_2000_089188.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4772/ind_6_2000_089188.pdf</t>
   </si>
   <si>
     <t>Indicação nº 6/2000.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4773/ind_7_2000_089187.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4773/ind_7_2000_089187.pdf</t>
   </si>
   <si>
     <t>Indicação nº 7/2000.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ANÍDSON</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4774/ind_8_2000_089186.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4774/ind_8_2000_089186.pdf</t>
   </si>
   <si>
     <t>Indicação nº 8/2000.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>SEBASTIÃO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4775/ind_9_2000_089185.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4775/ind_9_2000_089185.pdf</t>
   </si>
   <si>
     <t>Indicação nº 9/2000.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>JOAQUIM</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4776/ind_10_2000_089184.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4776/ind_10_2000_089184.pdf</t>
   </si>
   <si>
     <t>Indicação nº 10/2000.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4777/ind_11_2000_089182.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4777/ind_11_2000_089182.pdf</t>
   </si>
   <si>
     <t>Indicação nº 11/2000.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4778/ind_12_2000_089181.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4778/ind_12_2000_089181.pdf</t>
   </si>
   <si>
     <t>Indicação nº 12/2000.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4779/ind_13_2000_089179.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4779/ind_13_2000_089179.pdf</t>
   </si>
   <si>
     <t>Indicação nº 13/2000.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4780/ind_14_2000_089178.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4780/ind_14_2000_089178.pdf</t>
   </si>
   <si>
     <t>Indicação nº 14/2000.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4781/ind_15_2000_089177.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4781/ind_15_2000_089177.pdf</t>
   </si>
   <si>
     <t>Indicação nº 15/2000.</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>ANÍDSON, CÉSAR, CLÉTO, Clodoaldo José Borges, EUSTÁQUIO JOSÉ DA SILVA, JOAQUIM, SEBASTIÃO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/5156/mocao_1_2000_090577.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/5156/mocao_1_2000_090577.pdf</t>
   </si>
   <si>
     <t>Moção n.º 1/2000.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CLÉTO, EUSTÁQUIO JOSÉ DA SILVA, SEBASTIÃO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3089/prl7_2000_060828.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3089/prl7_2000_060828.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O SUBSÍDIO DO VEREADOR A PARTIR DE 1º DE ABRIL DE 2000.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3097/prl8_2000_060947.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3097/prl8_2000_060947.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA DE CONTROLE INTERNO DA CÂMARA MUNICIPAL DE INDIANÓPOLIS.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3092/prl9_2000_061002.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3092/prl9_2000_061002.pdf</t>
   </si>
   <si>
     <t>APROVA A PROPOSTA PARCIAL DO ORÇAMENTO DA CÂMARA , PARA EXERCÍCIO DE 2001.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3088/pdl6_2000_060838.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3088/pdl6_2000_060838.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O SUBSÍDIO DO PREFEITO E VICE-PREFEITO A PARTIR DE 1º DE ABRIL DE 2000.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3197/pdl7_2000_061347.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3197/pdl7_2000_061347.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das contas da Prefeitura Municipal de Indianópolis, referente ao exercício de 1996.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3196/pdl8_2000_061292.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3196/pdl8_2000_061292.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das contas da Prefeitura de Indianópolis, referente ao exercício de 1997.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>ANÍDSON, SEBASTIÃO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3098/pdl9_2000_060909.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3098/pdl9_2000_060909.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS, REFERENTE AO EXERCÍCIO DE 1995.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3100/pdl10_2000_061185.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3100/pdl10_2000_061185.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DA PREFEITURA MUNICIPAL DE INDIANÓPOLIS, REFERENTE AO EXERCÍCIO DE 1998.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>WESLEY JOSÉ DA ROCHA NAVES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3081/pl96__2000_060553.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3081/pl96__2000_060553.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL, CRIA O CONSELHO E O FUNDO MUNICIPAL DE ASSISNTÊNCIA SOCIAL E REVOGA A LEI N.º 1.110/95.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3080/pl97_2000_060545.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3080/pl97_2000_060545.pdf</t>
   </si>
   <si>
     <t>CRIA A FUNÇÃO GRATIFICAÇÃO DE ASSESSORIA JURÍDICA.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3082/pl98_2000_060531.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3082/pl98_2000_060531.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PERÍMETRO DE EXPANSÃO URBANA DO MUNICÍPIO DE INDIANÓPOLIS-MG.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3075/pl99_060524.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3075/pl99_060524.pdf</t>
   </si>
   <si>
     <t>CONCEDE DESCONTO NO PAGAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3076/pl100__060516.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3076/pl100__060516.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE DESCONTOS PARA PAGAMENTO DE TRIBUTOS MUNICIPAIS, INSCRITOS OU NÃO NA DÍVIDA ATIVA TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3077/pl101_060489.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3077/pl101_060489.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE INCENTIVO AO ENSINO PROFISSIONALIZANTE, ESPECIALIZAÇÃO, CURSOS PRÉ-VESTIBULARES, LÍNGUAS, INFORMÁTICA, ENSINO MÉDIO, SUPLETIVO E SUPERIOR E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3078/pll102_060480.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3078/pll102_060480.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE REMUNERATÓRIO AOS SERVIDORES PÚBLICOS, FIXA TETO MÍNIMO DE VENCIMENTO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3079/pl103_060450.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3079/pl103_060450.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEIS ÀS PESSOAS QUE MENCIONA E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3091/pl104_2000_060817.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3091/pl104_2000_060817.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SOBRE OS VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3090/pl105_2000_060823.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3090/pl105_2000_060823.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 2º DA LEI N.º 1.262/2000.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3084/pl106_2000_060857.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3084/pl106_2000_060857.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE INDIANÓPOLIS PARA A ELABORAÇÃO DO ORÇAMENTO ANUAL DE 2001.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3083/pl107_2000_060875.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3083/pl107_2000_060875.pdf</t>
   </si>
   <si>
     <t>DEMOMINA DE IZIDIO BORGES DE RESENDE O PRÓPRIO PÚBLICO QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3205/pl108_2000_061283.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3205/pl108_2000_061283.pdf</t>
   </si>
   <si>
     <t>Denomina de Centro Cultural João Batista Ribeiro o próprio público que especifica.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3099/pl109_2000_060898.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3099/pl109_2000_060898.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICPÍPIO DE INDIANÓPOLIS A COBRAR TARIFA PELA UTILIZAÇÃO DO SERVIÇO DE TRANSPORTE PARA TRAVESSIA DA USINA HIDRELÉTRICA DE MIRANDA.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3096/pl110_2000_060959.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3096/pl110_2000_060959.pdf</t>
   </si>
   <si>
     <t>SUPRIME A PALAVRA TESOUREIRO CONTIDA NO CAPUT DO ARTIGO 11 E ALTERA PARÁGRAFO 3º DO ARTIGO 11 DA LEI MUNICIPAL N.º 1.257/2000, DE 25 DE JANEIRO DE 2000, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3095/pl111_2000_060973.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3095/pl111_2000_060973.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 2º, 5º, 6º  ACRESCIDO OS INCISOS IX, X E XI AO ART. 4º DA LEI MUNICIPAL N.º 1.095/94, DE 13 DE DEZEMBRO DE 1994, QUE CRIA O CONSELHO MUNICIPAL DE ALIMENTAÇÃO ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3094/pl112_2000_060988.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3094/pl112_2000_060988.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS VEREADORES DO MUNICÍPIO DE INDIANÓPOLIS, PARA A LEGISLATURA 2001 A 2004.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3093/pl113_2000_060995.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3093/pl113_2000_060995.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DO PREFEITO E VICE-PREFEITO, PARA A LEGISLATURA 2001 A 2004.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3103/pl114_2000_061040.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3103/pl114_2000_061040.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE INDIANÓPOLIS A ALIENAR OS IMÓVEIS QUE ESPECIFICA, MEDIANTE LICITAÇÃO PÚBLICA E CONTÉM OUTRAS PROVIDÊNCIAS._x000D_
 ARQUIVADO EM: 13/11/2000.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3102/pl115__2000_061058.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3102/pl115__2000_061058.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE INDIANÓPOLIS PARA O EXERCÍCIO DE 2021, EM 6.631.000.00 (SEIS MULHÕES, SEISCENTOS E TRINTA E UM MIL REAIS).</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3101/pl116_2000_061163.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3101/pl116_2000_061163.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE INDIANÓPOLIS A CONCEDER REMISSÃO PARCIAL DOS CRÉDITOS QUE MENCIONA, ESTABELECE LIMITES DE VALOR E PRAZO PARA CONCESSÃO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 REJEITADO EM: 20/11/2000.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3207/pl117.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3207/pl117.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n.º 1.267, de 24 de maio de 2000, que autoriza reconhecimento de ocupação e regularização do domínio dos imóveis que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3206/pl118_2000_061266.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3206/pl118_2000_061266.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso v do artigo 1º da Lei Municipal n.º 1.272/200 que altera os artigos 2º, 5º, 6º e 8º e acrescenta os incisos IX, X e XI ao artigo 4º da Lei Municipal n.º 1.095, de 13 de dezembro de 1994, que cria o concelho Municipal de Alimentação Escolar e dá outras providências.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>LOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à LOM</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3085/pelo2_2000_060846.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3085/pelo2_2000_060846.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ART. 92 DA LEI ORGÂNICA DO MUNICÍPIO DE INDIANÓPOLIS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -995,67 +995,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4767/ind_1_2000_089193.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4768/ind_2_2000_089192.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4770/ind_4_2000_089190.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4771/ind_5_2000_089189.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4772/ind_6_2000_089188.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4773/ind_7_2000_089187.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4774/ind_8_2000_089186.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4775/ind_9_2000_089185.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4776/ind_10_2000_089184.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4777/ind_11_2000_089182.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4778/ind_12_2000_089181.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4779/ind_13_2000_089179.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4780/ind_14_2000_089178.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4781/ind_15_2000_089177.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/5156/mocao_1_2000_090577.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3089/prl7_2000_060828.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3097/prl8_2000_060947.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3092/prl9_2000_061002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3088/pdl6_2000_060838.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3197/pdl7_2000_061347.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3196/pdl8_2000_061292.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3098/pdl9_2000_060909.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3100/pdl10_2000_061185.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3081/pl96__2000_060553.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3080/pl97_2000_060545.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3082/pl98_2000_060531.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3075/pl99_060524.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3076/pl100__060516.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3077/pl101_060489.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3078/pll102_060480.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3079/pl103_060450.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3091/pl104_2000_060817.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3090/pl105_2000_060823.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3084/pl106_2000_060857.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3083/pl107_2000_060875.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3205/pl108_2000_061283.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3099/pl109_2000_060898.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3096/pl110_2000_060959.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3095/pl111_2000_060973.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3094/pl112_2000_060988.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3093/pl113_2000_060995.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3103/pl114_2000_061040.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3102/pl115__2000_061058.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3101/pl116_2000_061163.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3207/pl117.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3206/pl118_2000_061266.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3085/pelo2_2000_060846.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4767/ind_1_2000_089193.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4768/ind_2_2000_089192.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4770/ind_4_2000_089190.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4771/ind_5_2000_089189.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4772/ind_6_2000_089188.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4773/ind_7_2000_089187.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4774/ind_8_2000_089186.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4775/ind_9_2000_089185.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4776/ind_10_2000_089184.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4777/ind_11_2000_089182.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4778/ind_12_2000_089181.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4779/ind_13_2000_089179.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4780/ind_14_2000_089178.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/4781/ind_15_2000_089177.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/5156/mocao_1_2000_090577.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3089/prl7_2000_060828.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3097/prl8_2000_060947.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3092/prl9_2000_061002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3088/pdl6_2000_060838.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3197/pdl7_2000_061347.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3196/pdl8_2000_061292.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3098/pdl9_2000_060909.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3100/pdl10_2000_061185.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3081/pl96__2000_060553.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3080/pl97_2000_060545.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3082/pl98_2000_060531.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3075/pl99_060524.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3076/pl100__060516.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3077/pl101_060489.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3078/pll102_060480.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3079/pl103_060450.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3091/pl104_2000_060817.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3090/pl105_2000_060823.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3084/pl106_2000_060857.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3083/pl107_2000_060875.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3205/pl108_2000_061283.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3099/pl109_2000_060898.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3096/pl110_2000_060959.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3095/pl111_2000_060973.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3094/pl112_2000_060988.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3093/pl113_2000_060995.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3103/pl114_2000_061040.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3102/pl115__2000_061058.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3101/pl116_2000_061163.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3207/pl117.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3206/pl118_2000_061266.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/2000/3085/pelo2_2000_060846.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="88.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="252.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>