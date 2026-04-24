--- v0 (2026-01-17)
+++ v1 (2026-04-24)
@@ -54,744 +54,744 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CLÉTO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4738/ind_1_1998_089227.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4738/ind_1_1998_089227.pdf</t>
   </si>
   <si>
     <t>Indicação nº 1/98.</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ANÍDSON</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4739/ind_2_1998_089226.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4739/ind_2_1998_089226.pdf</t>
   </si>
   <si>
     <t>Indicação nº 2/98.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4740/ind_3_1998_089225.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4740/ind_3_1998_089225.pdf</t>
   </si>
   <si>
     <t>Indicação nº 3/98.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>EUSTÁQUIO JOSÉ DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4741/ind_4_1998_089224.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4741/ind_4_1998_089224.pdf</t>
   </si>
   <si>
     <t>Indicação nº 4/98.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Clodoaldo José Borges</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4742/ind_5_1998_089223.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4742/ind_5_1998_089223.pdf</t>
   </si>
   <si>
     <t>Indicação nº 5/98.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4743/ind_6_1998_089222.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4743/ind_6_1998_089222.pdf</t>
   </si>
   <si>
     <t>Indicação nº 6/98.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>CÉSAR</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4744/ind_7_1998_089221.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4744/ind_7_1998_089221.pdf</t>
   </si>
   <si>
     <t>Indicação nº 7/98.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4745/ind_8_1998_089220.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4745/ind_8_1998_089220.pdf</t>
   </si>
   <si>
     <t>Indicação nº 8/98.</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>JOAQUIM</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4746/ind_9_1998_089219.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4746/ind_9_1998_089219.pdf</t>
   </si>
   <si>
     <t>Indicação nº 9/98.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação nº 10/98</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4748/ind_11_1998_089217.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4748/ind_11_1998_089217.pdf</t>
   </si>
   <si>
     <t>Indicação nº 11/98.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4749/ind_12_1998_089216.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4749/ind_12_1998_089216.pdf</t>
   </si>
   <si>
     <t>Indicação nº 12/98.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4750/ind_13_1998_089215.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4750/ind_13_1998_089215.pdf</t>
   </si>
   <si>
     <t>Indicação nº 13/98.</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>SEBASTIÃO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4751/ind_14_1998_089214.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4751/ind_14_1998_089214.pdf</t>
   </si>
   <si>
     <t>Indicação nº 14/98.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4752/ind_15_1998_089213.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4752/ind_15_1998_089213.pdf</t>
   </si>
   <si>
     <t>Indicação nº 15/98.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4753/ind_16_1998_089212.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4753/ind_16_1998_089212.pdf</t>
   </si>
   <si>
     <t>Indicação nº 16/98.</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4754/ind_17_1998_089211.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4754/ind_17_1998_089211.pdf</t>
   </si>
   <si>
     <t>Indicação nº 17/98.</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4755/ind_18_1998_089210.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4755/ind_18_1998_089210.pdf</t>
   </si>
   <si>
     <t>Indicação nº 18/98.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4756/ind_19_1998_089204.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4756/ind_19_1998_089204.pdf</t>
   </si>
   <si>
     <t>Indicação nº 19/98.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4757/ind_20_1998_089203.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4757/ind_20_1998_089203.pdf</t>
   </si>
   <si>
     <t>Indicação nº 20/98.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>WESLEY JOSÉ DA ROCHA NAVES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3243/plc_4_98__066748.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3243/plc_4_98__066748.pdf</t>
   </si>
   <si>
     <t>Altera os arts. 48 e 49 da Lei Complementar nº 11/97 que dispõe sobre o Código Tributário do Município de Indianópolis e dá outras providências.</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>ANÍDSON, CÉSAR, CLÉTO, Clodoaldo José Borges, EUSTÁQUIO JOSÉ DA SILVA, JOAQUIM, SEBASTIÃO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/5159/mocao_98_090578.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/5159/mocao_98_090578.pdf</t>
   </si>
   <si>
     <t>Moção n.º 1/1998.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3258/pr_4_98_067043.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3258/pr_4_98_067043.pdf</t>
   </si>
   <si>
     <t>Acrescenta alínea ao inciso I, do art. 90, da Resolução nº34, de 15 de dezembro de 1990, que estabelece o Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3263/pr_5_98_066991.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3263/pr_5_98_066991.pdf</t>
   </si>
   <si>
     <t>Aprova a proposta parcial do Orçamento da Câmara, para o exercício de 1999.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3244/pl_49_98_067284.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3244/pl_49_98_067284.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Manutenção e Desenvolvimento do Ensino Fundamental e de Valorização do Magistério.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3245/pl_50_98_067272.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3245/pl_50_98_067272.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos arts. 1º e 10 da Lei Municipal nº 1.181/97</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3246/pl_51_98_067250.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3246/pl_51_98_067250.pdf</t>
   </si>
   <si>
     <t>Fixa prazo e concede desconto para pagamento do IPTU(Imposto Predial e Territorial Urbano).</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3247/pl_52_98_067241.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3247/pl_52_98_067241.pdf</t>
   </si>
   <si>
     <t>Institui os valores venais de imóveis no Município de Indianópolis e dá outras providências._x000D_
 _x000D_
 Retirado em 23/03/1998.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3248/pl_53_98_067233.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3248/pl_53_98_067233.pdf</t>
   </si>
   <si>
     <t>Autoriza a troca de benefícios e contém outras providências._x000D_
 _x000D_
 Retirado em 24/04/1998.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3249/pl_54_98_067205.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3249/pl_54_98_067205.pdf</t>
   </si>
   <si>
     <t>Estabelece as Diretrizes Orçamentárias do Município de Indianópolis para a elaboração do Orçamento anual para 1.999.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3250/pl_55_98_067199.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3250/pl_55_98_067199.pdf</t>
   </si>
   <si>
     <t>Dá nome à escola municipal de ensino fundamental e dá outras providências._x000D_
 _x000D_
 Arquivado em: 11/05/1998.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3251/pl_56_98_067173.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3251/pl_56_98_067173.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suplementação de dotação orçamentária no montante de R$90.000.000,00.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3252/pl_57_98_067102.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3252/pl_57_98_067102.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suplementação de dotação orçamentária no montante de R$160.000,00.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3253/pl_58_98_067092.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3253/pl_58_98_067092.pdf</t>
   </si>
   <si>
     <t>Altera os prazos para pagamento do Imposto Predial e Territorial Urbano(IPTU) e das Taxas de Serviços Urbanos do exercício de 1998 e dá outras providências.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3254/pl_59_98_067078.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3254/pl_59_98_067078.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de descintos para pagamento de tributos municipais inscritos na dívida ativa tributária e dá outras providências.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3255/pl_60_98_067065.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3255/pl_60_98_067065.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a participação do Município de Indianópolis na Associação dos Municípios da Microrregião do Vale do Paranaíba - AMVAP - e dá outras providências.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3256/pl_61_98_067057.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3256/pl_61_98_067057.pdf</t>
   </si>
   <si>
     <t>Tomba acervo de documentos antigos e dá outras providências._x000D_
 _x000D_
 Arquivado em 08/06/1998.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3257/pl_62_98_067049.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3257/pl_62_98_067049.pdf</t>
   </si>
   <si>
     <t>Denomina os logradouros públicos que menciona.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3259/pl_63_98_067027.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3259/pl_63_98_067027.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de área desapropriada na forma que menciona.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3261/pl_64_98_067010.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3261/pl_64_98_067010.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I e cria o inciso V ao art. 4º da Lei nº 1.181, de 29 de janeiro de 1997.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3262/pl_65_98_067001.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3262/pl_65_98_067001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suplementação de dotação orçamentária no montante de R$5.100,00(Cinco mil e cem reais).</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3264/pl_66_98__066977.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3264/pl_66_98__066977.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar no montante de R$29.000,00(Vinte e nove mil reais).</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3265/pl_67_98_066968.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3265/pl_67_98_066968.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no montante de R$42.000,00(Quarenta e dois mil reais).</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3266/pl_68_98__066953.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3266/pl_68_98__066953.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar no montante de R$45.000,00(Quarenta e cinco mil reais).</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3269/pl_69_98_066898.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3269/pl_69_98_066898.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no montante de R$329.000,00(Trezentos e vinte e nove mil e quinhentos reais).</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3270/pl_70_98_066890.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3270/pl_70_98_066890.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 2º da Lei nº 1225/98 que ´´Autoriza a concessão de remissão parcial de créditos tributários da fazenda municipal inscritos na dívida ativa tributária e dá outras providências.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3271/pl_71_98_066823.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3271/pl_71_98_066823.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar às dotações que menciona, no valor de R$262.000,00.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3272/pl_72_98_066781.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3272/pl_72_98_066781.pdf</t>
   </si>
   <si>
     <t>Disciplina a proteção do patrimônio histórico, artístico e cultural do Município de Indianópolis-MG.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3235/pl_73_98_066648.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3235/pl_73_98_066648.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Indianópolis para o exercício de 1999 em R$6.140.000,00( seis milhões, cento e quarenta mil reais).</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3239/pl_74_98_066625.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3239/pl_74_98_066625.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão Municipal de Sub-Bacias Hidrográficas de Indianópolis(COMSBHI).</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3238/pl_75_98_066610.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3238/pl_75_98_066610.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Indianópolis a conceder bolsa auxílio à estagiário de convênio firmado entre o centro Universitário do Triângulo e o Município de Indianópolis.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3237/pl_76_98_066580.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3237/pl_76_98_066580.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suplementação de dotações do orçamento vigente, no montante de r$ 124.000,00 (cento e vinte e quatro mil reais).</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3236/pl_77_98_066553.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3236/pl_77_98_066553.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suplementação de dotações do orçamento vigente, no montante e R$ 99.000,00.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3241/pl_78_98_066543.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3241/pl_78_98_066543.pdf</t>
   </si>
   <si>
     <t>Cria e fixa o preço do uso de esgoto a partir de janeiro._x000D_
 Arquivado em: 21/12/1998.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3240/pl_79_98_066520.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3240/pl_79_98_066520.pdf</t>
   </si>
   <si>
     <t>Autoriza reconhecimento de ocupação e regularização de imóveis que menciona e dá outras providências._x000D_
 _x000D_
 Retirado em 12/04/1999</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1100,67 +1100,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4738/ind_1_1998_089227.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4739/ind_2_1998_089226.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4740/ind_3_1998_089225.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4741/ind_4_1998_089224.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4742/ind_5_1998_089223.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4743/ind_6_1998_089222.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4744/ind_7_1998_089221.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4745/ind_8_1998_089220.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4746/ind_9_1998_089219.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4748/ind_11_1998_089217.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4749/ind_12_1998_089216.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4750/ind_13_1998_089215.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4751/ind_14_1998_089214.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4752/ind_15_1998_089213.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4753/ind_16_1998_089212.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4754/ind_17_1998_089211.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4755/ind_18_1998_089210.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4756/ind_19_1998_089204.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4757/ind_20_1998_089203.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3243/plc_4_98__066748.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/5159/mocao_98_090578.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3258/pr_4_98_067043.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3263/pr_5_98_066991.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3244/pl_49_98_067284.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3245/pl_50_98_067272.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3246/pl_51_98_067250.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3247/pl_52_98_067241.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3248/pl_53_98_067233.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3249/pl_54_98_067205.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3250/pl_55_98_067199.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3251/pl_56_98_067173.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3252/pl_57_98_067102.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3253/pl_58_98_067092.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3254/pl_59_98_067078.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3255/pl_60_98_067065.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3256/pl_61_98_067057.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3257/pl_62_98_067049.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3259/pl_63_98_067027.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3261/pl_64_98_067010.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3262/pl_65_98_067001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3264/pl_66_98__066977.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3265/pl_67_98_066968.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3266/pl_68_98__066953.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3269/pl_69_98_066898.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3270/pl_70_98_066890.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3271/pl_71_98_066823.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3272/pl_72_98_066781.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3235/pl_73_98_066648.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3239/pl_74_98_066625.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3238/pl_75_98_066610.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3237/pl_76_98_066580.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3236/pl_77_98_066553.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3241/pl_78_98_066543.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3240/pl_79_98_066520.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4738/ind_1_1998_089227.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4739/ind_2_1998_089226.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4740/ind_3_1998_089225.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4741/ind_4_1998_089224.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4742/ind_5_1998_089223.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4743/ind_6_1998_089222.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4744/ind_7_1998_089221.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4745/ind_8_1998_089220.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4746/ind_9_1998_089219.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4748/ind_11_1998_089217.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4749/ind_12_1998_089216.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4750/ind_13_1998_089215.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4751/ind_14_1998_089214.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4752/ind_15_1998_089213.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4753/ind_16_1998_089212.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4754/ind_17_1998_089211.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4755/ind_18_1998_089210.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4756/ind_19_1998_089204.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/4757/ind_20_1998_089203.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3243/plc_4_98__066748.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/5159/mocao_98_090578.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3258/pr_4_98_067043.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3263/pr_5_98_066991.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3244/pl_49_98_067284.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3245/pl_50_98_067272.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3246/pl_51_98_067250.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3247/pl_52_98_067241.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3248/pl_53_98_067233.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3249/pl_54_98_067205.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3250/pl_55_98_067199.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3251/pl_56_98_067173.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3252/pl_57_98_067102.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3253/pl_58_98_067092.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3254/pl_59_98_067078.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3255/pl_60_98_067065.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3256/pl_61_98_067057.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3257/pl_62_98_067049.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3259/pl_63_98_067027.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3261/pl_64_98_067010.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3262/pl_65_98_067001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3264/pl_66_98__066977.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3265/pl_67_98_066968.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3266/pl_68_98__066953.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3269/pl_69_98_066898.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3270/pl_70_98_066890.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3271/pl_71_98_066823.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3272/pl_72_98_066781.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3235/pl_73_98_066648.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3239/pl_74_98_066625.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3238/pl_75_98_066610.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3237/pl_76_98_066580.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3236/pl_77_98_066553.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3241/pl_78_98_066543.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1998/3240/pl_79_98_066520.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="88.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="175" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>