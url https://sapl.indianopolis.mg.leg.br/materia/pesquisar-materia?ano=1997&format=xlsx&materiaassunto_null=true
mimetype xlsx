--- v0 (2025-10-04)
+++ v1 (2026-04-24)
@@ -54,1037 +54,1037 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CLÉTO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4716/ind_1_1997_089251.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4716/ind_1_1997_089251.pdf</t>
   </si>
   <si>
     <t>Indicação nº 1/97.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4717/ind_2_1997_089249.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4717/ind_2_1997_089249.pdf</t>
   </si>
   <si>
     <t>Indicação nº 2/97.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>JOAQUIM</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4718/ind_3_1997_089246.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4718/ind_3_1997_089246.pdf</t>
   </si>
   <si>
     <t>Indicação nº 3/97.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>SEBASTIÃO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4719/ind_4_1997_089245.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4719/ind_4_1997_089245.pdf</t>
   </si>
   <si>
     <t>Indicação nº 4/97.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Clodoaldo José Borges</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4720/ind_5_1997_089244.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4720/ind_5_1997_089244.pdf</t>
   </si>
   <si>
     <t>Indicação nº 5/97.</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4721/ind_6_1997_089243.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4721/ind_6_1997_089243.pdf</t>
   </si>
   <si>
     <t>Indicação nº 6/97.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4722/ind_7_1997_089242.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4722/ind_7_1997_089242.pdf</t>
   </si>
   <si>
     <t>Indicação nº 7/97.</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4723/ind_8_1997_089241.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4723/ind_8_1997_089241.pdf</t>
   </si>
   <si>
     <t>Indicação nº 8/97.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4724/ind_9_1997_089240.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4724/ind_9_1997_089240.pdf</t>
   </si>
   <si>
     <t>Indicação nº 9/97.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4725/ind_10_1997_089239.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4725/ind_10_1997_089239.pdf</t>
   </si>
   <si>
     <t>Indicação nº 10/97.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>EUSTÁQUIO JOSÉ DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4726/ind_11_1997_089237.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4726/ind_11_1997_089237.pdf</t>
   </si>
   <si>
     <t>Indicação nº 11/97.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4727/ind_12_1997_089236.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4727/ind_12_1997_089236.pdf</t>
   </si>
   <si>
     <t>Indicação nº 12/97.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4728/ind_13_1997_089235.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4728/ind_13_1997_089235.pdf</t>
   </si>
   <si>
     <t>Indicação nº 13/97.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4729/ind_14_1997_089234.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4729/ind_14_1997_089234.pdf</t>
   </si>
   <si>
     <t>Indicação nº 14/97.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação nº 15/97.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4731/ind_16_1997_089232.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4731/ind_16_1997_089232.pdf</t>
   </si>
   <si>
     <t>Indicação nº 16/97.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4732/ind_17_1997_089231.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4732/ind_17_1997_089231.pdf</t>
   </si>
   <si>
     <t>Indicação nº 17/97.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4733/ind_18_1997_089230.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4733/ind_18_1997_089230.pdf</t>
   </si>
   <si>
     <t>Indicação nº 18/97.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4734/ind_19_1997_089228.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4734/ind_19_1997_089228.pdf</t>
   </si>
   <si>
     <t>Indicação nº 19/97.</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Indicação nº 20/97.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5254/requerimento_2_de_1997_092906.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5254/requerimento_2_de_1997_092906.pdf</t>
   </si>
   <si>
     <t>Requerimento.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>ANÍDSON</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5255/requerimento_3_de_1997_092907.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5255/requerimento_3_de_1997_092907.pdf</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5256/requerimento_4_de_1987_092069.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5256/requerimento_4_de_1987_092069.pdf</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5257/requerimento_5_de_1997_092909.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5257/requerimento_5_de_1997_092909.pdf</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5258/requerimento_6_de_1997_092910.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5258/requerimento_6_de_1997_092910.pdf</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5259/requerimento_9_de_1997_092912.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5259/requerimento_9_de_1997_092912.pdf</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5260/requerimento_10_de_1997_092913.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5260/requerimento_10_de_1997_092913.pdf</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5262/requerimento_12_de_1997_092915.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5262/requerimento_12_de_1997_092915.pdf</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>WESLEY JOSÉ DA ROCHA NAVES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3318/plc_1_97_068918.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3318/plc_1_97_068918.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 126, da Lei n. 752, de 12 de dezembro de 1998, e do art. 2º da Lei Complementar nº 8, de 25 de novembro de 1996, e dá outras providências.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3277/pl_comp_2_97_067666.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3277/pl_comp_2_97_067666.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a multa de moratória decorente do pagamento de tributos municipais após o vencimento, e dá outras providências.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3301/plc_3_97_068419.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3301/plc_3_97_068419.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código Tributário do Município e dá outras providências.</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5161/mocao_1_97_090580.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5161/mocao_1_97_090580.pdf</t>
   </si>
   <si>
     <t>Moção n.º 1/2007.</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5160/mocao_2_97_090579.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5160/mocao_2_97_090579.pdf</t>
   </si>
   <si>
     <t>Moção n.º 2/1997.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3312/pr_1_97_068961.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3312/pr_1_97_068961.pdf</t>
   </si>
   <si>
     <t>Concede reajuste sobre os vencimento dos servidores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3317/pr_2_97_068900.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3317/pr_2_97_068900.pdf</t>
   </si>
   <si>
     <t>Atualiza a remuneração do vereador, a partir de 1º de maio de 1997.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3300/pr_3_97_068060.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3300/pr_3_97_068060.pdf</t>
   </si>
   <si>
     <t>Aprova a proposta parcial do Orçamento da Camâra, para o exercício de 1998.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3316/pdl_1_97_068896.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3316/pdl_1_97_068896.pdf</t>
   </si>
   <si>
     <t>Atualiza a remuneração  do Prefeito e Vice-Prefeito, a partir de 1º de maio de 1997.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3313/pdl_2_pag_3_068967.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3313/pdl_2_pag_3_068967.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamneto das contas do exercício de 1993 da Prefeitura Municipal de Indianópolis.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3329/pdl_3_pag_3_068723.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3329/pdl_3_pag_3_068723.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das contas da Prefeitura Municipal de Indianópolis, exercício de 1.994.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3297/proj_decre_leg_4_97_068368.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3297/proj_decre_leg_4_97_068368.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário a José Wilson de Castro Bernardes.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3335/pl_1_97_069304.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3335/pl_1_97_069304.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por prazo determinado para atender a necessidade temporária de excepcional interesse público do Município de Indianópolis.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3334/pl_2_97_069317.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3334/pl_2_97_069317.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Casa da Amizade de Indianópolis.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3333/pl_3_97_069335.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3333/pl_3_97_069335.pdf</t>
   </si>
   <si>
     <t>Institui o regime de adiantamento na contabilidade da Administração direta e indireta do Município de Indianópolis.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3332/pl_4_97_069360.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3332/pl_4_97_069360.pdf</t>
   </si>
   <si>
     <t>Extingue a Unidade Padrão Fiscal do Município de Indianópolis(UPEMI), e dá outras providências.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3331/pl_5_97_069371.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3331/pl_5_97_069371.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Iniciação ao Trabalho do Adolescente Assistido._x000D_
 _x000D_
 Retirado em 22/04/1997.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3305/pl_6_97_069052.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3305/pl_6_97_069052.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Administrativa do Município de Indianópolis.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3306/pl_7_97_069122.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3306/pl_7_97_069122.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes gerais para a elaboração do Orçamento do Município para o exercício de 1998 e dá outras providências.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3307/pl_8_97_069144.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3307/pl_8_97_069144.pdf</t>
   </si>
   <si>
     <t>Institui a gratificação de exercício do magistério em escola da zona rural e dá outras providências.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3308/pl_9_97_069156.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3308/pl_9_97_069156.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso III do Artigo 1º da Lei Municipal nº 959, 30 de dezembro de 1992.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3309/pl_10_97_069165.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3309/pl_10_97_069165.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de anistia fiscal ao imposto que especifica.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3310/pl_11_97_068941.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3310/pl_11_97_068941.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênios que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3311/pl_12_97_068952.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3311/pl_12_97_068952.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste de vencimento dos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3314/pl_12_97_068952.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3314/pl_12_97_068952.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de fornecimento de medicamentos emergenciais e dá outras providências.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3315/pl_14_97_068864.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3315/pl_14_97_068864.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de iniciação ao trbalho do adolescente assistido.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3319/pl_15_97_068933.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3319/pl_15_97_068933.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de espaços físicos nos próprios públicos que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3320/pl_16_97_068809.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3320/pl_16_97_068809.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Assitência Social para despesas com cartório para os fins que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3321/pl_17_97_068818.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3321/pl_17_97_068818.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento do solo rural do Município de Indianópolis.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3322/pl__18_97_068842.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3322/pl__18_97_068842.pdf</t>
   </si>
   <si>
     <t>Acresenta parágrafo único do art. 4º da Lei nº 1.181, de 29/01/1997, que dispõe sobre a contratação por prazo determinado para atender à necessidade temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3323/pl_19_97_068846.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3323/pl_19_97_068846.pdf</t>
   </si>
   <si>
     <t>Cria função gratificada de encarregado do serviço de tesouraria.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3324/pl_20_97_068854.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3324/pl_20_97_068854.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de acompanhamneto e controle social do Fundo de Manutenção e Desenvolvimento de Ensino Fundamental e de valorização do Magistério.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3325/pl_21_97_068692.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3325/pl_21_97_068692.pdf</t>
   </si>
   <si>
     <t>Acrescenta o anexo II da Lei nº 853 de 20 de setembro de 1990, ´´Que estabelece o Plano de Cargos e Carreiras do Município`` os cargos que especifica.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3327/pl_22_97_068714.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3327/pl_22_97_068714.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único do artigo 2º da Lei nº 970/93, que dispõe sobre a participação do Município de Indianópolis na AMVAP.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3328/pl_23_97_068719.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3328/pl_23_97_068719.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo único do art. 4º da Lei nº 1.181, de 29/01/1997, que dispõe sobre a contratação por prazo determinado para atender à necessidade temporária de excepcional interesse público._x000D_
 _x000D_
 Arquivado em 30/06/1997.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3330/pl_24_97_068801.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3330/pl_24_97_068801.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o adiantamento de parte do pagamento do décimo terceiro salário aos servidores públicos municipais._x000D_
 _x000D_
 Arquivado em 01/09/1997.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3273/pl_25_97_067597.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3273/pl_25_97_067597.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de incentivo ao ensino superior.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3274/pl_26_97_067619.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3274/pl_26_97_067619.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração do convênio que especifica.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3275/pl_27_97_067638.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3275/pl_27_97_067638.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a transacionar nas ações trabalhistas aque menciona.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3276/pl_28_97_067654.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3276/pl_28_97_067654.pdf</t>
   </si>
   <si>
     <t>Estabelece prazo para Prefeitura de Indianópolis aprovar ou rejeitar projeto de loteamento.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3278/pl_29_97_067747.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3278/pl_29_97_067747.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a participar do Consórcio Intermunicipal de Saúde do Vale dos Rios Quebra-Anzol e Bagagem(CISVALBEM) e dá outras providências.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3279/pl_30_97_067853.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3279/pl_30_97_067853.pdf</t>
   </si>
   <si>
     <t>Revoga as Leis Municipais que concedem isenção de impostos e dá outras providências.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3281/pl_31_97_067892.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3281/pl_31_97_067892.pdf</t>
   </si>
   <si>
     <t>Denomina próprio público que especifica.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3282/pl_32_97_067903.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3282/pl_32_97_067903.pdf</t>
   </si>
   <si>
     <t>Cria as funções gratificadas que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3283/pl_33_97_067934.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3283/pl_33_97_067934.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Indianópolis-MG, a celebrar convênio com as Faculdades Integradas do Triângulo(FIT).</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3284/pl_34_97_068172.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3284/pl_34_97_068172.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Governo Municipal para o período 1998 a 2001.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3285/pl_35_97_068146.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3285/pl_35_97_068146.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de defesa do meio ambiente de Indianópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3287/pl_36_97_068110.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3287/pl_36_97_068110.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Proteção do Consumidor (PROCON-Indianópolis) e dá outras providências.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3286/pl_37_97_068086.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3286/pl_37_97_068086.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Cultura e Turismo e dá outras providências.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3288/pl_38_97_068313.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3288/pl_38_97_068313.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de serviços de transporte coletivo no Município de Indianópolis._x000D_
 _x000D_
 Retirado em 29/09/1997.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3289/pl_39_97_068311.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3289/pl_39_97_068311.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a fazer as contratações temporárias que menciona._x000D_
 _x000D_
 Retirado em 29/09/1997.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3290/pl_40_97_068235.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3290/pl_40_97_068235.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento do Município de Indianópolis, para o exercício de 1.998</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3291/pl_41_97_068227.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3291/pl_41_97_068227.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial e a anulação parcial das dotações orçamentárias.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3293/pl_42_97_068212.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3293/pl_42_97_068212.pdf</t>
   </si>
   <si>
     <t>Altera redação do art. 3º da Lei Municipal nº 1.181 de 29/01/1997, que dispõe sobre a contratação por prazo determinado para atender à necessidade temporária de excepcional interesse oúblico do Município Indianópolis.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3295/pl_43_97.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3295/pl_43_97.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a municipalizar a Escola Estadual Nélson Soares de Oliveira.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3296/pl_44__97_068336.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3296/pl_44__97_068336.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal do Patrimônio Cultural.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3298/pl_45_97_068357.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3298/pl_45_97_068357.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar às dotações orçamentárias que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3292/pl_46_97_068376.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3292/pl_46_97_068376.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Educação e Cria o Conselho Municipal de Educação.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3294/pl_47_97_068408.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3294/pl_47_97_068408.pdf</t>
   </si>
   <si>
     <t>Revoga o art. 9º da Lei n.º 1.181, de 29 de janeiro de 1997, que dispõe sobre a contratação de pessoal por tempo determinado, para atender à necessidade temporária de excepcional interesse público do Município de Indianópolis._x000D_
 Arquivado em: 08/12/1997.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3299/pl_48_97_068674.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3299/pl_48_97_068674.pdf</t>
   </si>
   <si>
     <t>Institui perímetro de expansão urbana do Município de Indianópolis.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>LOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à LOM</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3280/prop_emen_1_97_067881.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3280/prop_emen_1_97_067881.pdf</t>
   </si>
   <si>
     <t>Revoga o Art. 141 da Lei Orgânica do Município de Indianópolis.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1391,67 +1391,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4716/ind_1_1997_089251.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4717/ind_2_1997_089249.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4718/ind_3_1997_089246.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4719/ind_4_1997_089245.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4720/ind_5_1997_089244.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4721/ind_6_1997_089243.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4722/ind_7_1997_089242.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4723/ind_8_1997_089241.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4724/ind_9_1997_089240.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4725/ind_10_1997_089239.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4726/ind_11_1997_089237.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4727/ind_12_1997_089236.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4728/ind_13_1997_089235.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4729/ind_14_1997_089234.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4731/ind_16_1997_089232.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4732/ind_17_1997_089231.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4733/ind_18_1997_089230.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4734/ind_19_1997_089228.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5254/requerimento_2_de_1997_092906.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5255/requerimento_3_de_1997_092907.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5256/requerimento_4_de_1987_092069.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5257/requerimento_5_de_1997_092909.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5258/requerimento_6_de_1997_092910.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5259/requerimento_9_de_1997_092912.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5260/requerimento_10_de_1997_092913.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5262/requerimento_12_de_1997_092915.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3318/plc_1_97_068918.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3277/pl_comp_2_97_067666.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3301/plc_3_97_068419.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5161/mocao_1_97_090580.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5160/mocao_2_97_090579.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3312/pr_1_97_068961.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3317/pr_2_97_068900.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3300/pr_3_97_068060.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3316/pdl_1_97_068896.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3313/pdl_2_pag_3_068967.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3329/pdl_3_pag_3_068723.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3297/proj_decre_leg_4_97_068368.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3335/pl_1_97_069304.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3334/pl_2_97_069317.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3333/pl_3_97_069335.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3332/pl_4_97_069360.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3331/pl_5_97_069371.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3305/pl_6_97_069052.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3306/pl_7_97_069122.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3307/pl_8_97_069144.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3308/pl_9_97_069156.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3309/pl_10_97_069165.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3310/pl_11_97_068941.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3311/pl_12_97_068952.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3314/pl_12_97_068952.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3315/pl_14_97_068864.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3319/pl_15_97_068933.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3320/pl_16_97_068809.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3321/pl_17_97_068818.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3322/pl__18_97_068842.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3323/pl_19_97_068846.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3324/pl_20_97_068854.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3325/pl_21_97_068692.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3327/pl_22_97_068714.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3328/pl_23_97_068719.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3330/pl_24_97_068801.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3273/pl_25_97_067597.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3274/pl_26_97_067619.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3275/pl_27_97_067638.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3276/pl_28_97_067654.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3278/pl_29_97_067747.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3279/pl_30_97_067853.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3281/pl_31_97_067892.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3282/pl_32_97_067903.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3283/pl_33_97_067934.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3284/pl_34_97_068172.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3285/pl_35_97_068146.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3287/pl_36_97_068110.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3286/pl_37_97_068086.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3288/pl_38_97_068313.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3289/pl_39_97_068311.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3290/pl_40_97_068235.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3291/pl_41_97_068227.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3293/pl_42_97_068212.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3295/pl_43_97.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3296/pl_44__97_068336.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3298/pl_45_97_068357.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3292/pl_46_97_068376.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3294/pl_47_97_068408.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3299/pl_48_97_068674.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3280/prop_emen_1_97_067881.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4716/ind_1_1997_089251.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4717/ind_2_1997_089249.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4718/ind_3_1997_089246.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4719/ind_4_1997_089245.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4720/ind_5_1997_089244.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4721/ind_6_1997_089243.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4722/ind_7_1997_089242.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4723/ind_8_1997_089241.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4724/ind_9_1997_089240.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4725/ind_10_1997_089239.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4726/ind_11_1997_089237.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4727/ind_12_1997_089236.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4728/ind_13_1997_089235.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4729/ind_14_1997_089234.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4731/ind_16_1997_089232.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4732/ind_17_1997_089231.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4733/ind_18_1997_089230.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/4734/ind_19_1997_089228.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5254/requerimento_2_de_1997_092906.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5255/requerimento_3_de_1997_092907.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5256/requerimento_4_de_1987_092069.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5257/requerimento_5_de_1997_092909.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5258/requerimento_6_de_1997_092910.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5259/requerimento_9_de_1997_092912.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5260/requerimento_10_de_1997_092913.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5262/requerimento_12_de_1997_092915.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3318/plc_1_97_068918.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3277/pl_comp_2_97_067666.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3301/plc_3_97_068419.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5161/mocao_1_97_090580.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/5160/mocao_2_97_090579.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3312/pr_1_97_068961.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3317/pr_2_97_068900.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3300/pr_3_97_068060.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3316/pdl_1_97_068896.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3313/pdl_2_pag_3_068967.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3329/pdl_3_pag_3_068723.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3297/proj_decre_leg_4_97_068368.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3335/pl_1_97_069304.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3334/pl_2_97_069317.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3333/pl_3_97_069335.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3332/pl_4_97_069360.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3331/pl_5_97_069371.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3305/pl_6_97_069052.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3306/pl_7_97_069122.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3307/pl_8_97_069144.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3308/pl_9_97_069156.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3309/pl_10_97_069165.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3310/pl_11_97_068941.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3311/pl_12_97_068952.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3314/pl_12_97_068952.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3315/pl_14_97_068864.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3319/pl_15_97_068933.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3320/pl_16_97_068809.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3321/pl_17_97_068818.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3322/pl__18_97_068842.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3323/pl_19_97_068846.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3324/pl_20_97_068854.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3325/pl_21_97_068692.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3327/pl_22_97_068714.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3328/pl_23_97_068719.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3330/pl_24_97_068801.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3273/pl_25_97_067597.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3274/pl_26_97_067619.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3275/pl_27_97_067638.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3276/pl_28_97_067654.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3278/pl_29_97_067747.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3279/pl_30_97_067853.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3281/pl_31_97_067892.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3282/pl_32_97_067903.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3283/pl_33_97_067934.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3284/pl_34_97_068172.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3285/pl_35_97_068146.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3287/pl_36_97_068110.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3286/pl_37_97_068086.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3288/pl_38_97_068313.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3289/pl_39_97_068311.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3290/pl_40_97_068235.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3291/pl_41_97_068227.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3293/pl_42_97_068212.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3295/pl_43_97.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3296/pl_44__97_068336.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3298/pl_45_97_068357.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3292/pl_46_97_068376.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3294/pl_47_97_068408.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3299/pl_48_97_068674.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1997/3280/prop_emen_1_97_067881.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="205.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>