--- v0 (2025-11-21)
+++ v1 (2026-04-22)
@@ -51,1416 +51,1416 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3984/pr_1_93_075781.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3984/pr_1_93_075781.pdf</t>
   </si>
   <si>
     <t>Atualiza a remuneração do vereador.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3983/pr_2_93_075777.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3983/pr_2_93_075777.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3981/pr_3_93_075679.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3981/pr_3_93_075679.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 174 da resolução nº 34/90, que estabelece o regimento interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3970/pr_4_93_075605.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3970/pr_4_93_075605.pdf</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3969/pr_5_93_075609.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3969/pr_5_93_075609.pdf</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3956/pr_6_93_075425.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3956/pr_6_93_075425.pdf</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3955/pr_7_93_075429.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3955/pr_7_93_075429.pdf</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3941/pr_8_93_075194.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3941/pr_8_93_075194.pdf</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3940/pr_9_93_075270.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3940/pr_9_93_075270.pdf</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3872/pr_10_93_075115.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3872/pr_10_93_075115.pdf</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3863/pr_11_63_075119.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3863/pr_11_63_075119.pdf</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3839/pr_12_93_074977.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3839/pr_12_93_074977.pdf</t>
   </si>
   <si>
     <t>Aprova o relatório final da comissão parlamentar de inquérito, que conclui pela ilegalidade e irregularidade do processo licitatório da compra de cem livros didáticos de computação, realizada pela prefeitura municipal de Indianópolis.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3833/pr_13_93_074889.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3833/pr_13_93_074889.pdf</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3835/pr_14_93_074941.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3835/pr_14_93_074941.pdf</t>
   </si>
   <si>
     <t>Atualiza a remuneração do Vereador.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3831/pr_15_93_074869.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3831/pr_15_93_074869.pdf</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3830/pr_16_93_074873.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3830/pr_16_93_074873.pdf</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3810/pr_17_93_074508.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3810/pr_17_93_074508.pdf</t>
   </si>
   <si>
     <t>Aprova a proposta parcial do orçamento da Câmara, para o exercício de 1994.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3818/pr_18_93_074500.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3818/pr_18_93_074500.pdf</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3780/pr_19_93_074369.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3780/pr_19_93_074369.pdf</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3729/pr_20_93_074360.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3729/pr_20_93_074360.pdf</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3726/pr_21_93_074364.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3726/pr_21_93_074364.pdf</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3577/pr_22_93_073599.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3577/pr_22_93_073599.pdf</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3578/pr_23_93_073594.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3578/pr_23_93_073594.pdf</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3587/pr_24_93_073855.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3587/pr_24_93_073855.pdf</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3588/pr_25_93_073850.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3588/pr_25_93_073850.pdf</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3670/pr_26_93_074000.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3670/pr_26_93_074000.pdf</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3672/pr_27_93_074068.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3672/pr_27_93_074068.pdf</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3982/pdl_1_93_075770.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3982/pdl_1_93_075770.pdf</t>
   </si>
   <si>
     <t>Atualiza a remuneração do Prefeito e do Vice-Prefeito.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3968/pdl_2_93_075617.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3968/pdl_2_93_075617.pdf</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3953/pdl_3_93_075211.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3953/pdl_3_93_075211.pdf</t>
   </si>
   <si>
     <t>Atualiza a remuneração do Prefeito e Vice-Prefeito.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3951/pdl_4_93_075222.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3951/pdl_4_93_075222.pdf</t>
   </si>
   <si>
     <t>Aprova o parecer prévio do TCE de MG Nº 20328/90, pela aprovação parcial das contas da prefeitura de Indianópolis, relativas ao exercício de 1989.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3939/pdl_5_93_075203.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3939/pdl_5_93_075203.pdf</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4658/pdl_6_93_085958.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4658/pdl_6_93_085958.pdf</t>
   </si>
   <si>
     <t>Aprova termo de convênio que entre si celebram companhia energética de Minas Gerais (CEMIG) e prefeitura municipal de Indianópolis.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3844/pdl_7_93_075124.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3844/pdl_7_93_075124.pdf</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3834/pdl_8_93_074946.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3834/pdl_8_93_074946.pdf</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4657/pdl_9_93_085960.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4657/pdl_9_93_085960.pdf</t>
   </si>
   <si>
     <t>Atualiza a remuneração do prefeito e do vice-prefeito.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3779/pdl_10_93_074374.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3779/pdl_10_93_074374.pdf</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>JOSÉ MAURO STABILE</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3745/pdl_11_93_074339.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3745/pdl_11_93_074339.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Indianópolis às pessoas que menciona.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3568/pdl_12_93_073582.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3568/pdl_12_93_073582.pdf</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3579/pdl_13_93_073589.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3579/pdl_13_93_073589.pdf</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3589/pdl_14_93_073845.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3589/pdl_14_93_073845.pdf</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3680/pdl_15_93_074062.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3680/pdl_15_93_074062.pdf</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>JOSÉ</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3980/pl_1_93_075684.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3980/pl_1_93_075684.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a afixação de placas alusivas a obras públicas e dá outras providências.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3977/pl_2_93_075700.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3977/pl_2_93_075700.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a participação do município de Indianópolis na AMVAP.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3979/pl_3_93_075691.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3979/pl_3_93_075691.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3978/pl_4_93_075695.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3978/pl_4_93_075695.pdf</t>
   </si>
   <si>
     <t>Altera redação do inciso VIII do artigo 1º da Lei Municipal nº 959/92.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
     <t>WESLEY JOSÉ DA ROCHA NAVES</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4663/pl_5_63_085929.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4663/pl_5_63_085929.pdf</t>
   </si>
   <si>
     <t>Altera redação do art. 3º da Lei Municipal nº 966 de 30 de dezembro de 1992, e contém outras providências.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3976/pl_6_93_075638.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3976/pl_6_93_075638.pdf</t>
   </si>
   <si>
     <t>Altera a redação da lei municipal nº 926 de 2 de setembro de 1992.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3975/pl_7_93_075645.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3975/pl_7_93_075645.pdf</t>
   </si>
   <si>
     <t>Altera redação do art; 7º, 21 e 22 da Lei 879.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3974/pl_8_93_075656.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3974/pl_8_93_075656.pdf</t>
   </si>
   <si>
     <t>Cria cargo público e contém outras providênicas.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3973/pl_9_93_v_075665.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3973/pl_9_93_v_075665.pdf</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3972/pl_10_93_075670.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3972/pl_10_93_075670.pdf</t>
   </si>
   <si>
     <t>Fixa valor da Unidade Fiscal de referência UFIR, para pagamento do IPTU, e contém outras providências.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3971/pl_11_93_075599.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3971/pl_11_93_075599.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de bem público do Município e dá outras providências.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>GLICÉRIO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3967/pl_12_93_075621.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3967/pl_12_93_075621.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal o sindicato dos trabalhadores rurais de Indianópolis.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3963/pl_13_93_075437.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3963/pl_13_93_075437.pdf</t>
   </si>
   <si>
     <t>Altera redação de artigos da Lei 909 de 29 de maio de 1992.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3962/pl_14_93_075441.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3962/pl_14_93_075441.pdf</t>
   </si>
   <si>
     <t>Autoriza alienação de bem público do município e contém outras providências.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3961/pl_15_93_075445.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3961/pl_15_93_075445.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de bem público do município e, contém outras providências.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3959/pl_16_93_075454.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3959/pl_16_93_075454.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar parcelamento de dívida p/com o FGTS e, contém outras providências.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3958/pl_17_93_075406.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3958/pl_17_93_075406.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a celebrar convênio e contrato para a implantação e efetivação do programa de mecanização agrícola e dá outras providências.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3957/pl_18_63_075419.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3957/pl_18_63_075419.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a celebrar convênio com o conselho do desenvolvimento comunitário do Município de Indianópolis.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3954/pl_19_93_075433.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3954/pl_19_93_075433.pdf</t>
   </si>
   <si>
     <t>Fixa índice de reajuste salarial.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3952/pl_20_93_075215.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3952/pl_20_93_075215.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a celebrar termo de compromisso de parcelamento de débito com o IPSEMG, e dá outras providências.</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4662/pl_21_93_085933.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4662/pl_21_93_085933.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de imóvel urbano do município de Indianópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3944/pl_22_93_075256.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3944/pl_22_93_075256.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 2º da Lei Municipal Nº 980 de 29 de março de 1993.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3943/pl_23_93_075263.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3943/pl_23_93_075263.pdf</t>
   </si>
   <si>
     <t>Estabelece política de incentivo às micros e pequenas empresas e dá outras providências.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3942/pl_24_93_075181.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3942/pl_24_93_075181.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de imóvel urbano do Município de Indianópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3938/pl_25_93_075207.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3938/pl_25_93_075207.pdf</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3937/pl_26_93_075140.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3937/pl_26_93_075140.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial para novo projeto.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3936/pl_27_93_075145.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3936/pl_27_93_075145.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art; 1º, 5º inciso I, 7º e 11º da Lei Municipal 898, de 20 de fevereiro de 1992, e dá outras providências.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4661/pl_28_93_085944.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4661/pl_28_93_085944.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a firmar convênios termos de cooperação e adiantamentos e dá outras providências.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3935/pl_29_93_075155.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3935/pl_29_93_075155.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Indianópolis, a celebrar convênio com o estado de MG, através da secretaria do Estado de Saúde e diretoria regional de Saúde-DRS/Uberlândia.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3934/pl_30_93_075159.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3934/pl_30_93_075159.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Indianópolis-MG, a celebrar convênio com a EMATER-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3933/pl_31_93_075168.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3933/pl_31_93_075168.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Indianópolis-MG, a celebrar convênio de mútua cooperação com o Estado de M.G; através de sua secretaria da educação.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3893/pl_32_93_075103.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3893/pl_32_93_075103.pdf</t>
   </si>
   <si>
     <t>Aprova termo de convênio que entre si celebram CEMIG e Prefeitura Municipal de Indianópolis.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3843/pl_33_93_075128.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3843/pl_33_93_075128.pdf</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3842/pl_34_93_074951.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3842/pl_34_93_074951.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a promover as comemorações festivas do aniversário do Município de Indianópolis.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3841/pl_35_93_074955_merged.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3841/pl_35_93_074955_merged.pdf</t>
   </si>
   <si>
     <t>Declara de utiidade pública o clube de mães de Campo Alegre.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3840/pl_36_93_074968.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3840/pl_36_93_074968.pdf</t>
   </si>
   <si>
     <t>Altera redação do inciso X do art. 1º da Lei Municipal Nº 959/92.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3838/pl_37_93_074989.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3838/pl_37_93_074989.pdf</t>
   </si>
   <si>
     <t>Autoriza assinatura de convênio com o Estado de MG, através da Polícia Militar - quinto comando regional de policiamento- PMMG/5º CRP.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4660/pl_38_93_085946.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4660/pl_38_93_085946.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de lotes urbanos do município de Indianópolis, estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3837/pl_39_93_074895.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3837/pl_39_93_074895.pdf</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3836/pl_40_93_074899.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3836/pl_40_93_074899.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes gerais para a elaboração do orçamento do Município para o exercício de 1994 e dá outras providências.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3832/pl_41_93_074853.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3832/pl_41_93_074853.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de lotes urbanos no Município de Indianópolis=MG e dá outras providências.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3829/pl_42_93_074878.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3829/pl_42_93_074878.pdf</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3828/pl_43_93_074881.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3828/pl_43_93_074881.pdf</t>
   </si>
   <si>
     <t>Aprova termo de convênio que entre si estabelecem o Estado de MG, por intermédio de Secretaria de Educação, e o Município de Indianópolis.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3827/pl_44_93_074548.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3827/pl_44_93_074548.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de subvenção à entidade que menciona.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3826/pl_45_93_074553.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3826/pl_45_93_074553.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial para nova atividade.</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4659/pl_46_93_085954.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4659/pl_46_93_085954.pdf</t>
   </si>
   <si>
     <t>Autoriza aquisição de veículo e dá outras providências.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3821/pl_47_93_074566.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3821/pl_47_93_074566.pdf</t>
   </si>
   <si>
     <t>Extingue a Fundação Municipal de Ensino de Indianópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3820/pl_48_93_074583.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3820/pl_48_93_074583.pdf</t>
   </si>
   <si>
     <t>Institui requisitos para a celebração de contrato ou convênio ou renovação dos mesmos pelo Município de Indianópolis.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3803/pl_49_93_074533.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3803/pl_49_93_074533.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do executivo a conceder subvenção social à entidade que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3802/pl_50_93_074542.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3802/pl_50_93_074542.pdf</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3819/pl_51_93_074493.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3819/pl_51_93_074493.pdf</t>
   </si>
   <si>
     <t>Cria os cargos públicos que menciona.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3772/pl_52_93_074379.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3772/pl_52_93_074379.pdf</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3762/pl_53_93_074383.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3762/pl_53_93_074383.pdf</t>
   </si>
   <si>
     <t>Dá nova estrutura ao Conselho Municipal de Saúde do Município.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3755/pl_54_93_074396.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3755/pl_54_93_074396.pdf</t>
   </si>
   <si>
     <t>Cria com a denominação de ´´Escola Municipal Tupiniquim``, o estabelecimento de ensino que menciona.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3748/pl_55_93_074187.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3748/pl_55_93_074187.pdf</t>
   </si>
   <si>
     <t>Institui o código de posturas do Município e dá outras providências.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3741/pl_56_93_074351.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3741/pl_56_93_074351.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de terreno à companhia de saneamento de Minas Gerais= COPASA - e dá outras providências.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4656/pl_57_93_085965_merged.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4656/pl_57_93_085965_merged.pdf</t>
   </si>
   <si>
     <t>Institui o código de obras o município e dá outras providências.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3569/pl_58_93_073578.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3569/pl_58_93_073578.pdf</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3570/pl_59_93_073447.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3570/pl_59_93_073447.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a receita do Município de Indianópolis para o exercício financeiro de 1994.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3574/pl_60_93_073414.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3574/pl_60_93_073414.pdf</t>
   </si>
   <si>
     <t>Institui o plano plurianual do governo municipal para o período de 1994 à 1997.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3575/pl_61_93_073400.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3575/pl_61_93_073400.pdf</t>
   </si>
   <si>
     <t>Concede subvenção às entidades que menciona.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3576/pl_62_93_073603.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3576/pl_62_93_073603.pdf</t>
   </si>
   <si>
     <t>Autoriza tranferências.</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4655/prop_eme_lom_9_93_085849.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4655/prop_eme_lom_9_93_085849.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de crianças e adolescentes que menciona pela prefeitura municipal de Indianópolis.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3580/pl_64_93_073585.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3580/pl_64_93_073585.pdf</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3581/pl_65_93_073790.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3581/pl_65_93_073790.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial para novo projeto no orçamento em vigor.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3582/pl_66_93_073786.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3582/pl_66_93_073786.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3583/pl_67_93_073763.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3583/pl_67_93_073763.pdf</t>
   </si>
   <si>
     <t>Dá nova estrutura ao Conselho Municipal dos Direitos da Criança e do Adolescente do Município de Indianópolis e dá outras providências.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3584/pl_68__93_073753.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3584/pl_68__93_073753.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Clube de Mães de Angico.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3585/pl_69_63_073738.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3585/pl_69_63_073738.pdf</t>
   </si>
   <si>
     <t>Institui taxa de iluminação pública e dá outras providências.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3586/pl_70_93_073859.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3586/pl_70_93_073859.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo Municipal a transferir a exploração dos serviços de energia elétrica do Município à CEMIG, e a contratar o fornecimento de energia elétrica.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3590/pl_71_93_073841.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3590/pl_71_93_073841.pdf</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3591/pl_72_93_073908.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3591/pl_72_93_073908.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar e contém outras providências.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3594/pl_73_93_073893.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3594/pl_73_93_073893.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar dá outras providências.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3595/pl_74_93_073889.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3595/pl_74_93_073889.pdf</t>
   </si>
   <si>
     <t>Instituiu o programa municipal de doação de estas básicas às famílias ou pessoas carentes.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3596/pl_75_93_073878.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3596/pl_75_93_073878.pdf</t>
   </si>
   <si>
     <t>Cria o programa municipal de melhora habitacional destinado ao atendimento de pessoas carentes.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3597/pl_76_93_073870.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3597/pl_76_93_073870.pdf</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4653/pl_77_93_085852.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4653/pl_77_93_085852.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo à construção de muros e passeios.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3598/pl_78_93_073992.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3598/pl_78_93_073992.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar por anulação parcial de dotação do orçamento vigente.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3599/pl_79_93_073981.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3599/pl_79_93_073981.pdf</t>
   </si>
   <si>
     <t>Dá nova estrutura ao Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3600/pl_80_93_073967.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3600/pl_80_93_073967.pdf</t>
   </si>
   <si>
     <t>Altera o valor financeiro do metro quadrado de terreno e construção contido nas tabelas dos anexos I e II, da Lei Municipal nº 943/92.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3601/pl_81_93_073958.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3601/pl_81_93_073958.pdf</t>
   </si>
   <si>
     <t>Cria o Departamento de Saúde e Vigilância Sanitária e dá outras providências.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3602/pl_82_93_073949.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3602/pl_82_93_073949.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política Municipal de atendimento dos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3651/pl_83_93_074036.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3651/pl_83_93_074036.pdf</t>
   </si>
   <si>
     <t>Cria o cargo público que menciona.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3661/pl_84_93_074018.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3661/pl_84_93_074018.pdf</t>
   </si>
   <si>
     <t>Reestrutura o conselho Municipal de Saúde do Município.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3666/pl_85_93_074008.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3666/pl_85_93_074008.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de convênio com a delegacia regional do trabalho-DTR. No estado de Minas Gerais.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3668/pl_84_93_074018.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3668/pl_84_93_074018.pdf</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3682/pl_87_93_074052.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3682/pl_87_93_074052.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de incentivo à construção de muros e passeios.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3683/pl_88_93_074042.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3683/pl_88_93_074042.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>LOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à LOM</t>
   </si>
   <si>
     <t>ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3960/prop_eme_lom_7_93_075449.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3960/prop_eme_lom_7_93_075449.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 3º do art; 66 da LOM.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>LUÍS MARTINS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3822/prop_eme_lom_8_93_074559.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3822/prop_eme_lom_8_93_074559.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Inciso XVII do art. 77 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>JOSÉ JOAQUIM PINTO (BARROSO)</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4654/prop_eme_lom_9_93_085849.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4654/prop_eme_lom_9_93_085849.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do § 5º do art. 26 e do art. 27 da lei orgânica municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1767,67 +1767,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3984/pr_1_93_075781.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3983/pr_2_93_075777.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3981/pr_3_93_075679.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3970/pr_4_93_075605.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3969/pr_5_93_075609.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3956/pr_6_93_075425.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3955/pr_7_93_075429.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3941/pr_8_93_075194.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3940/pr_9_93_075270.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3872/pr_10_93_075115.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3863/pr_11_63_075119.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3839/pr_12_93_074977.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3833/pr_13_93_074889.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3835/pr_14_93_074941.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3831/pr_15_93_074869.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3830/pr_16_93_074873.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3810/pr_17_93_074508.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3818/pr_18_93_074500.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3780/pr_19_93_074369.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3729/pr_20_93_074360.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3726/pr_21_93_074364.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3577/pr_22_93_073599.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3578/pr_23_93_073594.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3587/pr_24_93_073855.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3588/pr_25_93_073850.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3670/pr_26_93_074000.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3672/pr_27_93_074068.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3982/pdl_1_93_075770.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3968/pdl_2_93_075617.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3953/pdl_3_93_075211.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3951/pdl_4_93_075222.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3939/pdl_5_93_075203.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4658/pdl_6_93_085958.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3844/pdl_7_93_075124.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3834/pdl_8_93_074946.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4657/pdl_9_93_085960.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3779/pdl_10_93_074374.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3745/pdl_11_93_074339.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3568/pdl_12_93_073582.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3579/pdl_13_93_073589.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3589/pdl_14_93_073845.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3680/pdl_15_93_074062.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3980/pl_1_93_075684.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3977/pl_2_93_075700.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3979/pl_3_93_075691.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3978/pl_4_93_075695.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4663/pl_5_63_085929.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3976/pl_6_93_075638.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3975/pl_7_93_075645.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3974/pl_8_93_075656.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3973/pl_9_93_v_075665.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3972/pl_10_93_075670.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3971/pl_11_93_075599.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3967/pl_12_93_075621.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3963/pl_13_93_075437.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3962/pl_14_93_075441.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3961/pl_15_93_075445.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3959/pl_16_93_075454.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3958/pl_17_93_075406.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3957/pl_18_63_075419.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3954/pl_19_93_075433.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3952/pl_20_93_075215.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4662/pl_21_93_085933.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3944/pl_22_93_075256.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3943/pl_23_93_075263.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3942/pl_24_93_075181.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3938/pl_25_93_075207.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3937/pl_26_93_075140.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3936/pl_27_93_075145.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4661/pl_28_93_085944.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3935/pl_29_93_075155.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3934/pl_30_93_075159.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3933/pl_31_93_075168.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3893/pl_32_93_075103.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3843/pl_33_93_075128.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3842/pl_34_93_074951.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3841/pl_35_93_074955_merged.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3840/pl_36_93_074968.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3838/pl_37_93_074989.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4660/pl_38_93_085946.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3837/pl_39_93_074895.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3836/pl_40_93_074899.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3832/pl_41_93_074853.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3829/pl_42_93_074878.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3828/pl_43_93_074881.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3827/pl_44_93_074548.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3826/pl_45_93_074553.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4659/pl_46_93_085954.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3821/pl_47_93_074566.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3820/pl_48_93_074583.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3803/pl_49_93_074533.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3802/pl_50_93_074542.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3819/pl_51_93_074493.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3772/pl_52_93_074379.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3762/pl_53_93_074383.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3755/pl_54_93_074396.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3748/pl_55_93_074187.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3741/pl_56_93_074351.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4656/pl_57_93_085965_merged.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3569/pl_58_93_073578.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3570/pl_59_93_073447.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3574/pl_60_93_073414.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3575/pl_61_93_073400.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3576/pl_62_93_073603.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4655/prop_eme_lom_9_93_085849.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3580/pl_64_93_073585.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3581/pl_65_93_073790.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3582/pl_66_93_073786.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3583/pl_67_93_073763.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3584/pl_68__93_073753.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3585/pl_69_63_073738.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3586/pl_70_93_073859.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3590/pl_71_93_073841.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3591/pl_72_93_073908.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3594/pl_73_93_073893.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3595/pl_74_93_073889.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3596/pl_75_93_073878.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3597/pl_76_93_073870.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4653/pl_77_93_085852.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3598/pl_78_93_073992.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3599/pl_79_93_073981.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3600/pl_80_93_073967.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3601/pl_81_93_073958.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3602/pl_82_93_073949.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3651/pl_83_93_074036.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3661/pl_84_93_074018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3666/pl_85_93_074008.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3668/pl_84_93_074018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3682/pl_87_93_074052.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3683/pl_88_93_074042.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3960/prop_eme_lom_7_93_075449.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3822/prop_eme_lom_8_93_074559.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4654/prop_eme_lom_9_93_085849.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3984/pr_1_93_075781.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3983/pr_2_93_075777.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3981/pr_3_93_075679.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3970/pr_4_93_075605.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3969/pr_5_93_075609.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3956/pr_6_93_075425.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3955/pr_7_93_075429.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3941/pr_8_93_075194.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3940/pr_9_93_075270.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3872/pr_10_93_075115.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3863/pr_11_63_075119.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3839/pr_12_93_074977.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3833/pr_13_93_074889.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3835/pr_14_93_074941.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3831/pr_15_93_074869.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3830/pr_16_93_074873.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3810/pr_17_93_074508.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3818/pr_18_93_074500.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3780/pr_19_93_074369.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3729/pr_20_93_074360.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3726/pr_21_93_074364.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3577/pr_22_93_073599.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3578/pr_23_93_073594.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3587/pr_24_93_073855.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3588/pr_25_93_073850.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3670/pr_26_93_074000.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3672/pr_27_93_074068.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3982/pdl_1_93_075770.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3968/pdl_2_93_075617.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3953/pdl_3_93_075211.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3951/pdl_4_93_075222.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3939/pdl_5_93_075203.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4658/pdl_6_93_085958.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3844/pdl_7_93_075124.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3834/pdl_8_93_074946.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4657/pdl_9_93_085960.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3779/pdl_10_93_074374.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3745/pdl_11_93_074339.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3568/pdl_12_93_073582.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3579/pdl_13_93_073589.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3589/pdl_14_93_073845.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3680/pdl_15_93_074062.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3980/pl_1_93_075684.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3977/pl_2_93_075700.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3979/pl_3_93_075691.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3978/pl_4_93_075695.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4663/pl_5_63_085929.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3976/pl_6_93_075638.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3975/pl_7_93_075645.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3974/pl_8_93_075656.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3973/pl_9_93_v_075665.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3972/pl_10_93_075670.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3971/pl_11_93_075599.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3967/pl_12_93_075621.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3963/pl_13_93_075437.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3962/pl_14_93_075441.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3961/pl_15_93_075445.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3959/pl_16_93_075454.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3958/pl_17_93_075406.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3957/pl_18_63_075419.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3954/pl_19_93_075433.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3952/pl_20_93_075215.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4662/pl_21_93_085933.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3944/pl_22_93_075256.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3943/pl_23_93_075263.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3942/pl_24_93_075181.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3938/pl_25_93_075207.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3937/pl_26_93_075140.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3936/pl_27_93_075145.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4661/pl_28_93_085944.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3935/pl_29_93_075155.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3934/pl_30_93_075159.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3933/pl_31_93_075168.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3893/pl_32_93_075103.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3843/pl_33_93_075128.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3842/pl_34_93_074951.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3841/pl_35_93_074955_merged.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3840/pl_36_93_074968.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3838/pl_37_93_074989.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4660/pl_38_93_085946.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3837/pl_39_93_074895.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3836/pl_40_93_074899.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3832/pl_41_93_074853.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3829/pl_42_93_074878.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3828/pl_43_93_074881.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3827/pl_44_93_074548.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3826/pl_45_93_074553.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4659/pl_46_93_085954.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3821/pl_47_93_074566.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3820/pl_48_93_074583.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3803/pl_49_93_074533.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3802/pl_50_93_074542.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3819/pl_51_93_074493.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3772/pl_52_93_074379.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3762/pl_53_93_074383.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3755/pl_54_93_074396.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3748/pl_55_93_074187.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3741/pl_56_93_074351.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4656/pl_57_93_085965_merged.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3569/pl_58_93_073578.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3570/pl_59_93_073447.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3574/pl_60_93_073414.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3575/pl_61_93_073400.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3576/pl_62_93_073603.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4655/prop_eme_lom_9_93_085849.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3580/pl_64_93_073585.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3581/pl_65_93_073790.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3582/pl_66_93_073786.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3583/pl_67_93_073763.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3584/pl_68__93_073753.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3585/pl_69_63_073738.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3586/pl_70_93_073859.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3590/pl_71_93_073841.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3591/pl_72_93_073908.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3594/pl_73_93_073893.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3595/pl_74_93_073889.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3596/pl_75_93_073878.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3597/pl_76_93_073870.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4653/pl_77_93_085852.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3598/pl_78_93_073992.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3599/pl_79_93_073981.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3600/pl_80_93_073967.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3601/pl_81_93_073958.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3602/pl_82_93_073949.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3651/pl_83_93_074036.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3661/pl_84_93_074018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3666/pl_85_93_074008.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3668/pl_84_93_074018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3682/pl_87_93_074052.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3683/pl_88_93_074042.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3960/prop_eme_lom_7_93_075449.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/3822/prop_eme_lom_8_93_074559.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1993/4654/prop_eme_lom_9_93_085849.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="206.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>