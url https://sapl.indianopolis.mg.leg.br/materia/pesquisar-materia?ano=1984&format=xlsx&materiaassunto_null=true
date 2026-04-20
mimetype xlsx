--- v0 (2026-01-17)
+++ v1 (2026-04-20)
@@ -54,303 +54,303 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>ARIOVALDO JOSÉ JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/5228/requerimento_1_1984_091936.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/5228/requerimento_1_1984_091936.pdf</t>
   </si>
   <si>
     <t>Pede providencias.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/5229/requerimento_2_1984_091937.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/5229/requerimento_2_1984_091937.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa ouvido o plenário na forma regimental se oficie ao Sr. Prefeito Municipal solicitando-lhe informações sobre o funcionamento da escola  de 2° Grau SANT´ANA pois esta aspirando o prazo de legalidade.</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Requeiro a mesa ouvido o plenário na forma regimental se oficie ao Sr. Prefeito Municipal Solicitando Providencias no sentido de liberer o trafego da antiga estrada vicinal que liga o município do campo Alegre a boa vista.</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>JONAS BORGES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/5231/requerimento_4_1984_091939.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/5231/requerimento_4_1984_091939.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa ouvido o plenário forma regimental.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/5232/requerimento_5_1984_091940.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/5232/requerimento_5_1984_091940.pdf</t>
   </si>
   <si>
     <t>Pedido de providencias.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>JAIR AMARO</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4455/pl_644_83_084089.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4455/pl_644_83_084089.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivo da Lei nº 621, de 21 de dezembro de 1982, e dá outras providências.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4454/pl_647_84_084085.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4454/pl_647_84_084085.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de terrenos do município à Companhia de Saneamento de Minas Gerais -COPASA-MG.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4453/pl_648_84_084084.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4453/pl_648_84_084084.pdf</t>
   </si>
   <si>
     <t>Autoriza o prefeito a promover o recebimento da dívida ativa da prefeitura com desconto de 30% sobre os descontos legais.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4452/pl_649_84_084083.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4452/pl_649_84_084083.pdf</t>
   </si>
   <si>
     <t>Cria a biblioteca pública municipal.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4451/pl_650_84_084082.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4451/pl_650_84_084082.pdf</t>
   </si>
   <si>
     <t>Concede abono provisório aos servidores da Prefeitura, constante do quadro de pessoal anexo ao orçamento do Município e contém outras providências.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4450/pl_651_84_084081.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4450/pl_651_84_084081.pdf</t>
   </si>
   <si>
     <t>Institui a condecoração máxima do Municípo denominada Medalha Sant'Ana e o dia do aniversário da cidade.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4449/pl_652_84_084080.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4449/pl_652_84_084080.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a adquirir títulos representativos de capital e contém outras providências.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4468/pl_653_84_084134.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4468/pl_653_84_084134.pdf</t>
   </si>
   <si>
     <t>Regulariza a cobrança de calçamento e contém outras providências.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4448/pl_654_84_084079.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4448/pl_654_84_084079.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4447/pl_655_84_084078.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4447/pl_655_84_084078.pdf</t>
   </si>
   <si>
     <t>Autoriza assinatura de convênio com o Estado de Minas Gerais e contém outras providências.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4446/pl_660_84_084077.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4446/pl_660_84_084077.pdf</t>
   </si>
   <si>
     <t>Concede subvenção a comissão municipal do mobral de Indianópolis e contém outras providências.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4445/pl_661_84_084076.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4445/pl_661_84_084076.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal, a adquirir lote de terreno para construção de salão de festas e contém outras providências.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4444/pl_662_84_084075.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4444/pl_662_84_084075.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar termo de adesão e aditivos com o Ministério da Fazenda, visando a implantação de projeto CIATA no município e dá outras providências.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4443/pl_663_84_084074.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4443/pl_663_84_084074.pdf</t>
   </si>
   <si>
     <t>Fixa os limites da zona urbana da sede e distritos do Município e dá outras providências.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4442/pl_665_84_084073.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4442/pl_665_84_084073.pdf</t>
   </si>
   <si>
     <t>Dá denominação às ruas recém abertas.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4441/pl_666_84.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4441/pl_666_84.pdf</t>
   </si>
   <si>
     <t>Concede subvenção à clínica médica Indianópolis, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -657,67 +657,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/5228/requerimento_1_1984_091936.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/5229/requerimento_2_1984_091937.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/5231/requerimento_4_1984_091939.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/5232/requerimento_5_1984_091940.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4455/pl_644_83_084089.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4454/pl_647_84_084085.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4453/pl_648_84_084084.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4452/pl_649_84_084083.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4451/pl_650_84_084082.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4450/pl_651_84_084081.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4449/pl_652_84_084080.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4468/pl_653_84_084134.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4448/pl_654_84_084079.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4447/pl_655_84_084078.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4446/pl_660_84_084077.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4445/pl_661_84_084076.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4444/pl_662_84_084075.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4443/pl_663_84_084074.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4442/pl_665_84_084073.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4441/pl_666_84.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/5228/requerimento_1_1984_091936.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/5229/requerimento_2_1984_091937.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/5231/requerimento_4_1984_091939.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/5232/requerimento_5_1984_091940.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4455/pl_644_83_084089.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4454/pl_647_84_084085.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4453/pl_648_84_084084.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4452/pl_649_84_084083.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4451/pl_650_84_084082.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4450/pl_651_84_084081.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4449/pl_652_84_084080.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4468/pl_653_84_084134.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4448/pl_654_84_084079.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4447/pl_655_84_084078.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4446/pl_660_84_084077.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4445/pl_661_84_084076.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4444/pl_662_84_084075.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4443/pl_663_84_084074.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4442/pl_665_84_084073.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1984/4441/pl_666_84.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="195.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>