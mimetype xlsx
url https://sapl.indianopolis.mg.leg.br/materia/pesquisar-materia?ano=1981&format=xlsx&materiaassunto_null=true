--- v0 (2025-10-05)
+++ v1 (2026-04-22)
@@ -54,183 +54,183 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>MILTON ALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4502/pl_596_81_084190.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4502/pl_596_81_084190.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4504/pl_597_81_084193.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4504/pl_597_81_084193.pdf</t>
   </si>
   <si>
     <t>Fixa a Unidade Padrão da Prefeitura Municipal de Indianópolis (UFPI), para o exercício de 1981.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4501/pl_600_81_084188.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4501/pl_600_81_084188.pdf</t>
   </si>
   <si>
     <t>Reestrutura o quadro de funcionários da prefeitura, reajusta vencimentos e cria cargos que menciona.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4500/pl_601_81_084186.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4500/pl_601_81_084186.pdf</t>
   </si>
   <si>
     <t>Dá denominação às ruas recém abertas.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4499/pl_602_81_084184.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4499/pl_602_81_084184.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar operação de arrendamento mercantil com SAFRA LEASING S/S - ARRENDAMENTO MERCANTIL, até o valor de cr$2.500.000,00 (dois milhões e quinhentos mil cruzeiros), e dá outras providências.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4498/pl_603_81_084182.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4498/pl_603_81_084182.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar operação de arredondamento mercantil com SAFRALEASING S/A - ARREDONDAMENTO MERCANTIL, até o valor de cr$3.500.000 (Tês milhões e quinhentos mil cruceiros) e dá outras providências.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4497/pl_604_81_084178.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4497/pl_604_81_084178.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro de 1982.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4496/pl_605_81_084177.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4496/pl_605_81_084177.pdf</t>
   </si>
   <si>
     <t>Autoriza subvenções à entidades que menciona e contém outras providências.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4495/pl_606_81_084175.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4495/pl_606_81_084175.pdf</t>
   </si>
   <si>
     <t>Estabelece o quadro de funcionários, fixa-lhes os respectivos vencimentos e contém outras providências.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4494/pl_607_81_084174.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4494/pl_607_81_084174.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a assinar convênio para a implantação do Programa "PES", que consiste na instalação do padrão de entrada simplificado - PES, e execução de instalação elétrica interna em domícilios ocupados por moradores considerados de baixa renda.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4493/pl_608_81_084171.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4493/pl_608_81_084171.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a negociar com as Centrais Elétricas de Minas Gerais, S/A (CEMIG), a execução de obras de eletrificação no município e, dá outras providências.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4492/pl_609_81_084170.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4492/pl_609_81_084170.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial e contém outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -537,67 +537,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4502/pl_596_81_084190.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4504/pl_597_81_084193.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4501/pl_600_81_084188.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4500/pl_601_81_084186.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4499/pl_602_81_084184.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4498/pl_603_81_084182.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4497/pl_604_81_084178.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4496/pl_605_81_084177.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4495/pl_606_81_084175.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4494/pl_607_81_084174.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4493/pl_608_81_084171.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4492/pl_609_81_084170.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4502/pl_596_81_084190.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4504/pl_597_81_084193.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4501/pl_600_81_084188.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4500/pl_601_81_084186.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4499/pl_602_81_084184.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4498/pl_603_81_084182.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4497/pl_604_81_084178.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4496/pl_605_81_084177.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4495/pl_606_81_084175.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4494/pl_607_81_084174.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4493/pl_608_81_084171.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1981/4492/pl_609_81_084170.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="238.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>