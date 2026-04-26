--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -54,315 +54,315 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>MILTON ALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4540/pl_552_79_084258.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4540/pl_552_79_084258.pdf</t>
   </si>
   <si>
     <t>Altera denominação de ruas.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4539/pl_554_79_084253.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4539/pl_554_79_084253.pdf</t>
   </si>
   <si>
     <t>Regulamenta a cobrança do Imposto sobre serviço de qualquer natureza.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4538/pl_554_79_084253.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4538/pl_554_79_084253.pdf</t>
   </si>
   <si>
     <t>Revoga, adita, modifica a lei nº 508, de 17 de fevereiro de 1977, e o artigo 2º da Lei nº 11, de 08 de outubro de 1951.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4537/pl_556_79_084250.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4537/pl_556_79_084250.pdf</t>
   </si>
   <si>
     <t>Regulamenta o disposto no artigo 271 da Constituição do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4536/pl_557_79_084247.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4536/pl_557_79_084247.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a alienar por Hasta Pública lotes de terreno do Patrimônio Municipal e contém outras providências.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4535/pl_558_79_084246.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4535/pl_558_79_084246.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a permutar área de terreno do patrimônio municipal, com o Sr. Glicério da Silva Borges, por área de igual medida e contém outras providências.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4534/pl_559__79_084245.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4534/pl_559__79_084245.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo Municipal a desapropriar área de terreno, e contém outras providências.</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4533/pl_560_79_084244.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4533/pl_560_79_084244.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do plano rodoviário do município de Indianópolis-MG.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4532/pl_562_79_084242.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4532/pl_562_79_084242.pdf</t>
   </si>
   <si>
     <t>Revoga o parágrafo primeiro da lei número 557/79, de 02 de março de 1979, dando-lhe nova redação.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4531/pl_563_79_084241.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4531/pl_563_79_084241.pdf</t>
   </si>
   <si>
     <t>Concede subvenção à entidade que menciona.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4530/pl_564_79_084239.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4530/pl_564_79_084239.pdf</t>
   </si>
   <si>
     <t>Autoriza alienação e aquisição de veículo e contém outras providências.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4529/pl_565_79_084238.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4529/pl_565_79_084238.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a contrair empréstimo para aquisição de uma motoniveladora, e contém outras providências.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4528/pl_566_79_084230.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4528/pl_566_79_084230.pdf</t>
   </si>
   <si>
     <t>Reestrutura os serviços da Administração do Município.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4527/pl_569_79_084228.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4527/pl_569_79_084228.pdf</t>
   </si>
   <si>
     <t>Estabelece o quadro de inativos da prefeitura municipal de Indianópolis, e fixa-lhes os respectivos vencimentos.</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4526/pl_570_79_084227.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4526/pl_570_79_084227.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a levar em hasta pública área de terreno municipal e contém outras providências.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4525/pl_571_79_084226.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4525/pl_571_79_084226.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder subvenção ao Indianópolis Esporte Clube (IEC) e contém outras providências.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4524/pl_572_79_084224.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4524/pl_572_79_084224.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício de 1980.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4523/pl_573_79_084222.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4523/pl_573_79_084222.pdf</t>
   </si>
   <si>
     <t>Estabelece o quadro de funcionários, fixa-lhes os respectivos vencimentos e contém outras providências.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4522/pl_574_79_084221.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4522/pl_574_79_084221.pdf</t>
   </si>
   <si>
     <t>Institui a Reserva de Continência nos orçamentos do Município.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4521/pl_575_79_084220.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4521/pl_575_79_084220.pdf</t>
   </si>
   <si>
     <t>Autoriza subvenções a entidades que menciona e contém outras providências.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4520/pl_576_79.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4520/pl_576_79.pdf</t>
   </si>
   <si>
     <t>Fixa pensão mensal a conjunto de dependentes de servidor falecido ou que vier a falecer.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4519/pl_577_79_084217.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4519/pl_577_79_084217.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção de cargos que menciona.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4518/pl_578_79_084216.pdf</t>
+    <t>http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4518/pl_578_79_084216.pdf</t>
   </si>
   <si>
     <t>Fixa o "quantum" do abono de família para 1980.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -669,67 +669,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4540/pl_552_79_084258.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4539/pl_554_79_084253.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4538/pl_554_79_084253.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4537/pl_556_79_084250.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4536/pl_557_79_084247.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4535/pl_558_79_084246.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4534/pl_559__79_084245.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4533/pl_560_79_084244.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4532/pl_562_79_084242.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4531/pl_563_79_084241.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4530/pl_564_79_084239.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4529/pl_565_79_084238.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4528/pl_566_79_084230.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4527/pl_569_79_084228.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4526/pl_570_79_084227.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4525/pl_571_79_084226.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4524/pl_572_79_084224.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4523/pl_573_79_084222.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4522/pl_574_79_084221.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4521/pl_575_79_084220.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4520/pl_576_79.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4519/pl_577_79_084217.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4518/pl_578_79_084216.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4540/pl_552_79_084258.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4539/pl_554_79_084253.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4538/pl_554_79_084253.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4537/pl_556_79_084250.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4536/pl_557_79_084247.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4535/pl_558_79_084246.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4534/pl_559__79_084245.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4533/pl_560_79_084244.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4532/pl_562_79_084242.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4531/pl_563_79_084241.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4530/pl_564_79_084239.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4529/pl_565_79_084238.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4528/pl_566_79_084230.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4527/pl_569_79_084228.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4526/pl_570_79_084227.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4525/pl_571_79_084226.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4524/pl_572_79_084224.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4523/pl_573_79_084222.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4522/pl_574_79_084221.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4521/pl_575_79_084220.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4520/pl_576_79.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4519/pl_577_79_084217.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.indianopolis.mg.leg.br/media/sapl/public/materialegislativa/1979/4518/pl_578_79_084216.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="154.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>